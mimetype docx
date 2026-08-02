--- v0 (2026-03-16)
+++ v1 (2026-08-02)
@@ -1,11468 +1,15302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4666D3EB" w14:textId="1F3C03CE" w:rsidR="008B57CF" w:rsidRPr="00BA51AD" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
-      <w:pPr>
+    <w:p w14:paraId="6DB378C0" w14:textId="77777777" w:rsidR="00544AA6" w:rsidRPr="00C61CEF" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7245"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:iCs/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Бөлім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>атауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="28B72399" w14:textId="58DE92D2" w:rsidR="00151235" w:rsidRPr="00C61CEF" w:rsidRDefault="00151235" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7245"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BA7DB5" w14:textId="77777777" w:rsidR="00544AA6" w:rsidRPr="00C61CEF" w:rsidRDefault="0089540E" w:rsidP="00544AA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ҚарИУ Хабаршысы</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00544AA6" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>https://www.doi.org/10.53002/</w:t>
+      </w:r>
+      <w:r w:rsidR="00544AA6" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> №</w:t>
-[...26 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00544AA6" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00544AA6" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A45803" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00BA51AD" w:rsidRDefault="008160A0" w:rsidP="00B6780B">
-      <w:pPr>
+    <w:p w14:paraId="52E8BD21" w14:textId="515D4204" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00DD5CF9" w:rsidP="00544AA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бөлім атауы, DOI және журнал нөмірі журналдың толық шығарылымында, сондай-ақ жекелеген мақалалар үшін редакция тарапынан беріледі.</w:t>
+      </w:r>
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AC89F5" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00544AA6" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2910"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28B72399" w14:textId="64963B58" w:rsidR="00151235" w:rsidRPr="00BA51AD" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="07355639" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> _____</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTICLE TITLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD2745F" w14:textId="77777777" w:rsidR="007E59A7" w:rsidRPr="00BA51AD" w:rsidRDefault="007E59A7" w:rsidP="00B6780B">
-[...86 lines deleted...]
-    <w:p w14:paraId="2439707F" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="2439707F" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A9D7CEC" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="4A9D7CEC" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16CE39D6" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="16CE39D6" w14:textId="1B45D0E8" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Kassymov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>G.K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Retnawati</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/0000-0002-1792-5873" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00042BAC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606C073B" w14:textId="77777777" w:rsidR="00833B92" w:rsidRPr="00C61CEF" w:rsidRDefault="00833B92" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+    </w:p>
+    <w:p w14:paraId="008D80E4" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...72 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Retnawati</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+        <w:t>Abai Kazakh National Pedagogical University, Almaty, Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F965C81" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="0000FF"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="0000FF"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk194422313"/>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Institute of Metallurgy and Ore Beneficiation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JSC, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Satbayev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">H. </w:t>
-      </w:r>
+        <w:t>, Almaty, Kazakhstan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="008D80E4" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="5667AB1D" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Abai Kazakh National Pedagogical University, Almaty, Kazakhstan</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 </w:t>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>, Almaty, Kazakhstan</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>Yogyakarta State University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Yogyakarta State University</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+        <w:t xml:space="preserve"> Yogyakarta, Indonesia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621C4C34" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+        <w:t>Correspondent’s E-mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...24 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>g.kassymova@abaiuniversity.edu.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A44A78" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="72A44A78" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23C9C6CC" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="23C9C6CC" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>uthor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDC347D" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="0EDC347D" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Kas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ymova</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gulzhaina </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Kuralbaevna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abai Kazakh National Pedagogical University, 050010, Dostyk Ave., 13, Almaty, Kazakhstan, Institute of Metallurgy and Ore Beneficiation JSC, Satbayev University, Shevchenko St., 29/133, 050010, Almaty, Kazakhstan, ORCID ID: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-7004-3864</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>g.kassymova@abaiuniversity.edu.kz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30D6519D" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="30D6519D" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Retna</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">ati </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Heri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yogyakarta State University, J.L. Colombo No. 1, Karang Malang, Chaturtungal, County. Depok, Kabupatensleman, special area of Yogyakarta 55281, Indonesia, ORCID ID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/0000-0002-1792-5873" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0002-1792-5873</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00BA51AD">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>heri_retnawati@uny.ac.id</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2905C256" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="2905C256" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CFD2FF6" w14:textId="6DB12B17" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="5CFD2FF6" w14:textId="6DB12B17" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract — </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The abstract is prepared in accordance with GOST 7.9-95 “Abstract and Summary. General Requirements.” The mandatory components of the abstract include: informativeness (length</w:t>
       </w:r>
-      <w:r w:rsidR="00184475" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00184475" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>—about 200-250 words); originality (novelty of the article); content (the article's main content</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and research results); structure; and conclusions. The abstract should be concise, informative, self-contained, and clearly reflect the research objective, </w:t>
       </w:r>
-      <w:r w:rsidR="00184475" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00184475" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">methods used, main results, and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>conclusions. The abstract is available in three languages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7825DE95" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="7825DE95" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords — </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>first term, second term, third term, fourth term, fifth term, sixth term, seventh term.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD901BF" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="5FD901BF" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2324F3E6" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BAD8D87" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="5BAD8D87" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>МАҚАЛАНЫҢ АТЫ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1B5F1E" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="311CCB08" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00E711F1" w:rsidP="00B6780B">
+    <w:p w14:paraId="311CCB08" w14:textId="333A1B36" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00B1302D" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...2 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
             <w:i/>
             <w:kern w:val="2"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>1,2</w:t>
         </w:r>
-        <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+        <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
             <w:i/>
             <w:kern w:val="2"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>*</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Касымова Г.К</w:t>
       </w:r>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Ретнавати Х.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A5B02C" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="5732B212" w14:textId="77777777" w:rsidR="00353F77" w:rsidRPr="00C61CEF" w:rsidRDefault="00353F77" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:kern w:val="2"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="47645FA6" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="38A5B02C" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Металлургия және Кен Байыту институты АҚ, Сәтбаев Университеті, Алматы, Қазақстан</w:t>
+        <w:t>¹Абай атындағы Қазақ Ұлттық педагогикалық университеті,Алматы, Қазақстан</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B65112" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="47645FA6" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Металлургия және Кен Байыту институты АҚ, Сәтбаев Университеті, Алматы, Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B65112" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>Джогякарта Мемлекеттік Университеті, Джогякарта, Индонезия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5123B7" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="1D5123B7" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Корреспондент </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00BA51AD">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>g.kassymova@abaiuniversity.edu.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD3E6D7" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="4CD3E6D7" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="784BAB41" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="784BAB41" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>вторлар туралы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F5E510" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="09F5E510" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Касымова Гулжайна Куралбаевна,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абай атындағы Қазақ Ұлттық педагогикалық университеті</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">,050010, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Достық даңғылы, 13, Алматы, Қазақстан</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Металлургия және Кен Байыту институты АҚ, Сәтбаев Университеті, Алматы, Қазақстан, Шевченко көш., 29/133, 050010, Алматы, Қазақстан</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, ORCID ID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...32 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
-[...17 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/0000-0001-7004-3864" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>g.kassymova@abaiuniversity.edu.kz</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+        <w:t>https://orcid.org/0000-0001-7004-3864</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve">, e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:g.kassymova@abaiuniversity.edu.kz" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>g.kassymova@abaiuniversity.edu.kz</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF26D1" w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39614173" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="39614173" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Ретнавати Хери</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Джогякарта Мемлекеттік Университеті, Дж.л. Коломбо № 1, Каранг Маланг, Чатуртунгал, Округ. Депок, Кабупатенслеман, Джогякартаның арнайы аймағы 55281, Индонезия, ORCID ID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00BA51AD">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-1792-5873</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00BA51AD">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>heri_retnawati@uny.ac.id</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="631899D0" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="631899D0" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41D1B3E1" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="41D1B3E1" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Абстракт</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Аңдатпа</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГОСТ 7.9-95 «Реферат </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>және</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>аңдатпа</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Жалпы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>талаптар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>стандартына</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>сәйкес</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>рәсімделеді</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Аңдатпаның</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>міндетті</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>құрамдас</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>бөліктеріне</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ақпараттылық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>көлемі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>шамамен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 200-250 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>сөз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>түпнұсқалылық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>мақаланың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ғылыми</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>жаңалығы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>мазмұны</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>мақаланың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>негізгі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>мазмұны</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> мен </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>зерттеу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>нәтижелері</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>құрылымы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>және</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>қорытындылары</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>кіреді</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Аңдатпа</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>қысқа</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>мазмұнды</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>дербес</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>болуы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>және</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>зерттеудің</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>мақсатын</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>қолданылған</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>әдістерді</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>негізгі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>нәтижелер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> мен </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>қорытындыларды</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>нақты</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>көрсетуі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тиіс</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Аңдатпа</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>үш</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тілде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ұсынылады</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EE871F" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="24EE871F" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Кілт</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>сөздер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">— </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>бірінші</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> термин, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>екінші</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> термин, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>үшінші</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> термин, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>төртінші</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> термин, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>бесінші</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> термин, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>алтыншы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> термин, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>жетінші</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> термин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC27591" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
-[...21 lines deleted...]
-    <w:p w14:paraId="2790D73F" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="2790D73F" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>НАЗВАНИЕ СТАТЬИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9E668C" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="7A9E668C" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29D100D2" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00E711F1" w:rsidP="00B6780B">
+    <w:p w14:paraId="29D100D2" w14:textId="742C8F18" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00B1302D" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
             <w:i/>
             <w:kern w:val="2"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>1,2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Касымова Г.К</w:t>
       </w:r>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Ретнавати Х.</w:t>
       </w:r>
-      <w:r w:rsidR="00610C62" w:rsidRPr="00BA51AD">
+      <w:r w:rsidR="00610C62" w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52194AC9" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="6C7A8480" w14:textId="77777777" w:rsidR="00353F77" w:rsidRPr="00C61CEF" w:rsidRDefault="00353F77" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2F56DA56" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="52194AC9" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Институт металлургии и обогащения АО, Университет Сәтпаев, </w:t>
-[...9 lines deleted...]
-        <w:t>Алматы, Казахстан</w:t>
+        <w:t>Казахский национальный педагогический университет имени Абая, Алматы, Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3202DC80" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="2F56DA56" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Институт металлургии и обогащения АО, Университет Сәтпаев, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Алматы, Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3202DC80" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61CEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>Государственный университет Джогякарта, Джогякарта, Индонезия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D1EA60" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="32D1EA60" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> корреспондента: </w:t>
       </w:r>
-      <w:r w:rsidR="00E711F1">
-[...74 lines deleted...]
-      <w:r w:rsidRPr="00BA51AD">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00C61CEF">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>g.kassymova@abaiuniversity.edu.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A19307A" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="3A19307A" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73659CB9" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="73659CB9" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Информация об авторах:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3A4E55" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="1C3A4E55" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Касымова Гулжайна Куралбаевна</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Казахский национальный педагогический университет имени Абая, 050010, проспект </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Достык</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13, Алматы, Казахстан, АО Институт металлургии и обогащения, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Satbayev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> University, Алматы, Казахстан, ул. Шевченко., 29/133, 050010, Алматы, Казахстан, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ORCIDID</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00BA51AD">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>orcid</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>org</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>/0000-0001-7004-3864</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00BA51AD">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>g</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>kassymova</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>abaiuniversity</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>edu</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>kz</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03DBE6BA" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="03DBE6BA" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Ретнавати Хери</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Джокьякартский Государственный Университет, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Дж.л</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. Коломбо № 1, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>КарангМаланг</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Чатуртунгал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, уезд. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Депок</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Кабупатенслеман</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, специальная зона </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Джогьякарта</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 55281, Индонезия, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ORCIDID</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00BA51AD">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>orcid</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>org</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>/0000-0002-1792-5873</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00BA51AD">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>heri</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>_</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>retnawati</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>uny</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>ac</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA51AD">
+        <w:r w:rsidRPr="00C61CEF">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>id</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="262F2ADD" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="262F2ADD" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A8C2A16" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="7A8C2A16" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Аннотация</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> — Аннотация оформлена в соответствии с </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ГОСТ 7.9-95 «Реферат и реферат. Общие требования»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. Обязательные компоненты аннотации включают: информативность (объем — около 200-250 слов); оригинальность (новизна статьи); содержание (основное содержание статьи и результаты исследования); структура; выводы. Аннотация должна быть краткой, информативной, самостоятельной и чётко отражать цель исследования, использованные методы, основные результаты и заключения. Аннотация предоставляется на </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>трех языках.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E378AF8" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
+    <w:p w14:paraId="6E378AF8" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00C61CEF" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Ключевые слова</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51AD">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> — первый термин, второй термин, третий термин, четвёртый термин, пятый термин, шестой термин, седьмой термин.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63DB4B65" w14:textId="77777777" w:rsidR="00610C62" w:rsidRPr="00BA51AD" w:rsidRDefault="00610C62" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56C4DC6E" w14:textId="77777777" w:rsidR="006B4B02" w:rsidRPr="00BA51AD" w:rsidRDefault="006B4B02" w:rsidP="00B6780B">
+    <w:p w14:paraId="56C4DC6E" w14:textId="77777777" w:rsidR="006B4B02" w:rsidRPr="007C1557" w:rsidRDefault="006B4B02" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1769FEC6" w14:textId="524C5E27" w:rsidR="006B4B02" w:rsidRPr="00BA51AD" w:rsidRDefault="006B4B02" w:rsidP="00B6780B">
+    <w:p w14:paraId="1A987AD2" w14:textId="77777777" w:rsidR="007C1557" w:rsidRDefault="007C1557" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-        </w:sectPr>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE309A6" w14:textId="0938667B" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
-[...38 lines deleted...]
-    <w:p w14:paraId="3B105CEF" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="1769FEC6" w14:textId="3AA6585B" w:rsidR="007C1557" w:rsidRPr="007C1557" w:rsidRDefault="007C1557" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...623 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007C1557" w:rsidRPr="007C1557" w:rsidSect="0071524D">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="5"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DCA0919" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="56D3FDB6" w14:textId="77777777" w:rsidR="007C1557" w:rsidRPr="00F91CC1" w:rsidRDefault="007C1557" w:rsidP="007C1557">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>НЕГІЗГІ ЕРЕЖЕЛЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB91F70" w14:textId="77777777" w:rsidR="007C1557" w:rsidRPr="00F91CC1" w:rsidRDefault="007C1557" w:rsidP="007C1557">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Мақалада</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>ережелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бөлімі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>түрде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>беріледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>Бұл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...154 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бөлім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>зерттеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>ең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>маңызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>нәтижелерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>қысқаша</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...24 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>көрсетуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F7C9E0" w14:textId="2784AF54" w:rsidR="007C1557" w:rsidRPr="00F91CC1" w:rsidRDefault="007C1557" w:rsidP="007C1557">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00741C2E" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>сөйлем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>ретінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жазылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A088D6F" w14:textId="77777777" w:rsidR="007C1557" w:rsidRPr="00F91CC1" w:rsidRDefault="007C1557" w:rsidP="007C1557">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>әдебиеттерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>берілмейді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02266BF7" w14:textId="6A3A117C" w:rsidR="00654EB3" w:rsidRPr="00F91CC1" w:rsidRDefault="007C1557" w:rsidP="0059325B">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>тұжырым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>емес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
-[...274 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>нақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>нәтижелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>көрсетіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00A6498C" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00654EB3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Мысал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA6427" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidR="00654EB3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4ACC00D6" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="172DAB38" w14:textId="2C7C0BDE" w:rsidR="00654EB3" w:rsidRPr="00F91CC1" w:rsidRDefault="00654EB3" w:rsidP="00654EB3">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Зерттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>барысында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ... </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>анықталды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Ұсынылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>әдіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ... </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>тиімділігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>көрсетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Алынған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>нәтижелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ... </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қолдануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>мүмкіндік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>береді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CD1209" w14:textId="77777777" w:rsidR="007C1557" w:rsidRPr="00F91CC1" w:rsidRDefault="007C1557" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE309A6" w14:textId="167F1ECB" w:rsidR="008A56C8" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>КІРІСПЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B105CEF" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Жақсы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жазылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>зерттеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>контекстін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қалыптастырады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>оқырмандарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>мақаланың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қалған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бөлімімен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>танысуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>ынталандырады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бөлім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>зерттелетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>саланы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>кең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> контексте </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қысқаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>сипаттап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>маңыздығын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>көрсетуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> керек. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Сондай-ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жұмыстың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>мақсатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>өзектілігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>анықтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCA0919" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бөлімде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>авторлар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>зерттелетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>тақырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жетістіктерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қысқаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>баяндап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жойылуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>олқылықтарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>көрсетуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Басқаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>айтқанда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бөлім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>зерттеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>шолу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жасауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACC00D6" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>Кіріспенің</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>құрылымы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>келесі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>түрде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>болуы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>мүмкін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F48FC38" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="0F48FC38" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Зерттеудің</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>кең</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>туралы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> не </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>белгілі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E00A816" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="7E00A816" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Қандай</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>олқылықтар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>немесе</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>жетіспейтін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>байланыстар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>жойылуы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>қажет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3D5996" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="7A3D5996" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Осы </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>олқылықтарды</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>жоюдың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>маңызы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>неде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA2CA9A" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="1EA2CA9A" w14:textId="0521172D" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Кіріспе</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>зерттеу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>туралы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>жалпы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ақпарат</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>беріп</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>жұмыстың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>негізгі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>мақсаттарын</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>көрсетуі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тиіс</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Алдыңғы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>зерттеулердің</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> тек </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>негізгі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>және</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тақырыпқа</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>қатысты</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>аспектілері</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ғана</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>талқылануы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>қажет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>олар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>мақсатының</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>қойылуына</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>әкелген</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE0B6EA" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00B6780B" w:rsidRDefault="008160A0" w:rsidP="00B6780B">
+    <w:p w14:paraId="3FC3F8BC" w14:textId="2F935627" w:rsidR="00FF47E9" w:rsidRPr="00F91CC1" w:rsidRDefault="00FF47E9" w:rsidP="00FF47E9">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Зерттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>олқылығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бөлімде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>авторлар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>тақырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>алдыңғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>зерттеулерде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>анықталған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>олқылықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>нақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>көрсетуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Бөлімде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="255E93DF" w14:textId="53C0340E" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="5C2A0FF9" w14:textId="77777777" w:rsidR="00FF47E9" w:rsidRPr="00F91CC1" w:rsidRDefault="00FF47E9" w:rsidP="00FF47E9">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:ind w:firstLine="425"/>
-[...14 lines deleted...]
-        <w:t>II. ӘДЕБИЕТ ШОЛУЫ</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>мәселенің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>аспектісі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жеткіліксіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>зерттелгені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BC5CE8" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="54B3AED4" w14:textId="77777777" w:rsidR="00FF47E9" w:rsidRPr="00F91CC1" w:rsidRDefault="00FF47E9" w:rsidP="00FF47E9">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бұрынғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>зерттеулердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қандай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>шектеулері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>екені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C46E006" w14:textId="77777777" w:rsidR="00FF47E9" w:rsidRPr="00F91CC1" w:rsidRDefault="00FF47E9" w:rsidP="00FF47E9">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қандай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>теориялық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>әдіснамалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қолданбалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>сұрақтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>ашық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қалғаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160CF3F7" w14:textId="77777777" w:rsidR="00FF47E9" w:rsidRPr="00F91CC1" w:rsidRDefault="00FF47E9" w:rsidP="00FF47E9">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>зерттеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>аталған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>олқылықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қалай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>толықтыратыны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>көрсетіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C62A18" w14:textId="4DD5F08A" w:rsidR="00FF47E9" w:rsidRPr="00F91CC1" w:rsidRDefault="00FF47E9" w:rsidP="00FF47E9">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...69 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Ұсынылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>көлемі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 80–150 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>сөз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Зерттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>олқылығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>әдеби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>шолудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қорытындысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>болмауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Ол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>зерттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>мақсатына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>тікелей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>алып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>келіп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>зерттеудің</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...766 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қажеттілігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>негіздеуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> керек.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D44E0B0" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="08311109" w14:textId="20F8792E" w:rsidR="00605AC3" w:rsidRPr="00F91CC1" w:rsidRDefault="00605AC3" w:rsidP="00605AC3">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жаңалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Әр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>мақалада</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>зерттеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жаңалығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>түрде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>Бұл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...224 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бөлім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>зерттеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>бұрынғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жұмыстардан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>қандай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>ерекшелігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>екенін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>көрсетуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
-[...134 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Ұсынылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>көлемі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 100–200 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>сөз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
-[...425 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>Ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жаңалықта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>төмендегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>сұрақтарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>берілуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
         </w:rPr>
         <w:t>тиіс</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
-[...266 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC34814" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00B6780B" w:rsidRDefault="008160A0" w:rsidP="00B6780B">
+    <w:p w14:paraId="5EF38578" w14:textId="791F2EB6" w:rsidR="00605AC3" w:rsidRPr="00F91CC1" w:rsidRDefault="00605AC3" w:rsidP="00605AC3">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеуде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алғаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жасалды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="077B6BB2" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="3F542349" w14:textId="0B01E47B" w:rsidR="00605AC3" w:rsidRPr="00F91CC1" w:rsidRDefault="00273C45" w:rsidP="00605AC3">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бұрын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>белгілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нәтижелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қалай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>толықтырылды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DA876E" w14:textId="3977FD7E" w:rsidR="00605AC3" w:rsidRPr="00F91CC1" w:rsidRDefault="00273C45" w:rsidP="00605AC3">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қандай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тұжырымдар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алынды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8A4D9E" w14:textId="1FF9746A" w:rsidR="00605AC3" w:rsidRPr="00F91CC1" w:rsidRDefault="00273C45" w:rsidP="00605AC3">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құндылығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>неде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00605AC3" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D39075E" w14:textId="3FF3B8B6" w:rsidR="00605AC3" w:rsidRPr="00F91CC1" w:rsidRDefault="00605AC3" w:rsidP="00605AC3">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сипаттағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сөйлемдерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> («</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тақырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>өзекті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>», «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мәселе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>маңызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">») </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жаңалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ретінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсетуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>берілмейді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0401EC6C" w14:textId="77777777" w:rsidR="00273C45" w:rsidRPr="00F91CC1" w:rsidRDefault="00273C45" w:rsidP="00605AC3">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255E93DF" w14:textId="01719B98" w:rsidR="008A56C8" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ӘДЕБИЕТ ШОЛУЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BC5CE8" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бөлім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>негізінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контекстін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қолдап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ұсынылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>гипотезаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дәлелдейтін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мәліметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>береді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Ол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңірек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жан-жақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контексті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бөлімінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аталған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеулерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сипаттауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қатар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қазіргі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дәлелдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>негіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жан-жақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қарастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>саладағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қазіргі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тенденцияларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>талқылау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>маңызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D44E0B0" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бөлімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жазу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тақырыбына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>әртүрлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеулерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мұқият</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>іздеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оқырманға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>саласымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>танысуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мүмкіндік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>береді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Материалдарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тақырыптық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тұрғыда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдастырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>хронологиялық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>түрде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>талқылаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жөн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>осылайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оқырмандар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>саладағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даму мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>прогресті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көре</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Басқаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>айтқанда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тақырыптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>хронологиялық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тәртіпте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қарастырылуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бұрын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>істелгенін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болашақта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қандай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бағыттарда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жасау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>керегін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсетуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мүмкіндік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>береді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC34814" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00F91CC1" w:rsidRDefault="008160A0" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50336B9E" w14:textId="233B51AB" w:rsidR="008A56C8" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Symbol" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Symbol" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>МАТЕРИАЛДАР МЕН ӘДІСТЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6472D550" w14:textId="42D94B5E" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жақсы құрылған «Әдістер» бөлімі зерттеудің негізін қалыптастырады, нәтижелерді алу үшін қолданылған әртүрлі әдістерді сипаттайды. Зерттеудің мақсаттарына жету үшін қолданылған әдістер дәл және толық сипатталуы қажет, осылайша білікті оқырман автордың жұмысын қайталауға мүмкіндік алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246E3BBA" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>A. Этикалық мақұлдау және хабарланған келісім</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F61B00" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Адамдар қатысқан зерттеулерде, адамға қатысты деректер немесе жануарларды пайдалану кезінде халықаралық және институционалдық этикалық стандарттарға сәйкес болу қажет. Авторлар міндетті түрде көрсетуі тиіс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03768CF8" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Этикалық мақұлдау:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> этикалық комитеттің немесе мекеменің атауы, мақұлдау нөмірі немесе мақұлдаудың қажет еместігі туралы хабарлама (қолданылса).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760AC1E2" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Хабарланған келісім:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адамдар қатысқан зерттеулерде барлық қатысушылардан (немесе олардың заңды өкілдерінен) жазбаша хабарланған келісім алынғанын растау қажет. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жариялауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>идентификацияланатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>деректерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>келісім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, оны </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BCF95C" w14:textId="2FB7CCF8" w:rsidR="00F66ECC" w:rsidRPr="00F91CC1" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Мысал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A14C5F" w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>формулировкалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>• «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мекеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Этикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>комитетімен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мақұлданды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (№ XYZ).»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>• «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Зерттеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>барлығынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>хабарланған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>келісім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алынды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB6F473" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Этика </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>келмейтін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қолжазбалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қабылданбауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мүмкін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Шектеулі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жағдайлар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мысалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ретроспективтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>анонимді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>деректер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жергілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нормативтерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>негізделуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECC91D4" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Нөмірленген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тізім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мысалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490358BE" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Бірінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20704BFD" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Екінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1FF005" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Үшінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5747B1C1" w14:textId="1C7A296B" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00191815">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Маркировкаланған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тізім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мысалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>•</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Бірінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункт;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>•</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Екінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункт;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Үшінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34709103" w14:textId="77777777" w:rsidR="00A14C5F" w:rsidRPr="00191815" w:rsidRDefault="00A14C5F" w:rsidP="00191815">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB0775F" w14:textId="4A738DA8" w:rsidR="008A56C8" w:rsidRPr="00191815" w:rsidRDefault="00A14C5F" w:rsidP="00191815">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191815">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>НӘТИЖЕЛЕР ЖӘНЕ ТАЛҚЫЛАУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649215BA" w14:textId="52809DAB" w:rsidR="00A14C5F" w:rsidRPr="00B6780B" w:rsidRDefault="00A14C5F" w:rsidP="00B6780B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Symbol" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Жақсы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ұсынылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нәтижелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бөлімі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сенімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>талқылаумен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>үйлескенде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеуіңіздің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жаңашылдығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>маңыздылығын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>айқын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсетеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бөлім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>эксперименттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нәтижелерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дәл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сипаттап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>интерпретациясын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алынған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>эксперименттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қорытындыларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсетуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="25A8412E" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="02BBDB5A" w14:textId="2B2D8343" w:rsidR="00A14C5F" w:rsidRPr="00B6780B" w:rsidRDefault="00A14C5F" w:rsidP="00B6780B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Symbol" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Суреттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кестелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2-деңгейлі </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бөлім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50336B9E" w14:textId="49B6B97E" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
+    <w:p w14:paraId="3433B298" w14:textId="4792A202" w:rsidR="00B6780B" w:rsidRDefault="00A14C5F" w:rsidP="00B6780B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="425"/>
-[...20 lines deleted...]
-        <w:t>. МАТЕРИАЛДАР МЕН ӘДІСТЕР</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Суреттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кестелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мәтінге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>үздіксіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>реттілікпен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>енгізілуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мәтінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жасалуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мысалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Сурет 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Кесте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Үлкен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>суреттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кестелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>екі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бағанды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Суреттерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>түсініктемелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сурет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>астында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>орталыққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>орналастырылуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> керек, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кестелерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>түсініктемелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кесте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>үстінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>орталыққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>орналастырылуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Суреттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кестелерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мәтінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алғаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аталудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бұрын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>орналастырудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аулақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6472D550" w14:textId="42D94B5E" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
-[...2 lines deleted...]
-        <w:ind w:firstLine="425"/>
+    <w:p w14:paraId="5F5E1399" w14:textId="77777777" w:rsidR="00067300" w:rsidRDefault="00067300" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="246E3BBA" w14:textId="77777777" w:rsidR="00F66ECC" w:rsidRPr="00B6780B" w:rsidRDefault="00F66ECC" w:rsidP="00B6780B">
-[...1093 lines deleted...]
-    <w:p w14:paraId="5CB0775F" w14:textId="01F6EAD9" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="00A14C5F" w:rsidP="00B6780B">
+    <w:p w14:paraId="65B8F0F1" w14:textId="77777777" w:rsidR="004841F5" w:rsidRPr="005500AD" w:rsidRDefault="004841F5" w:rsidP="004841F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005500AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...1499 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
-          <w:lang w:val="hr-HR"/>
-        </w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="715325B2" wp14:editId="34BBBDA7">
-[...2 lines deleted...]
-            <wp:docPr id="1279231257" name="Рисунок 4"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CB5395F" wp14:editId="0F66D4CC">
+            <wp:extent cx="2688590" cy="1828800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Рисунок 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="图片 9"/>
+                    <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1971675" cy="1685925"/>
+                      <a:ext cx="2688590" cy="1828800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA6B2A8" w14:textId="31E7877C" w:rsidR="00913261" w:rsidRPr="00B6780B" w:rsidRDefault="00BB578B" w:rsidP="00B6780B">
+    <w:p w14:paraId="03003E06" w14:textId="77777777" w:rsidR="004841F5" w:rsidRPr="005500AD" w:rsidRDefault="004841F5" w:rsidP="004841F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B6780B">
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5811F2" w14:textId="7CCAFCE2" w:rsidR="004841F5" w:rsidRPr="00F91CC1" w:rsidRDefault="004841F5" w:rsidP="004841F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сурет 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Есептеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>модуліне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>деректерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>енгізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3FAD2AE3" w14:textId="36D35D8E" w:rsidR="008B1AE2" w:rsidRPr="00F91CC1" w:rsidRDefault="008B1AE2" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA6B2A8" w14:textId="17537C8C" w:rsidR="00913261" w:rsidRPr="00B6780B" w:rsidRDefault="00BB578B" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F91CC1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Суреттердегі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>осьтерге</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>арналған</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>жазуларда</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>символдарды</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>емес</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>сөздерді</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00F91CC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>пайдаланыңыз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Осьтерді</w:t>
       </w:r>
@@ -12831,51 +16665,50 @@
       <w:tr w:rsidR="00913261" w:rsidRPr="00B6780B" w14:paraId="566BF311" w14:textId="77777777" w:rsidTr="003B41EE">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2164544B" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00B6780B" w:rsidRDefault="00913261" w:rsidP="00B6780B">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B6780B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21028F40" w14:textId="7BF02AB4" w:rsidR="00913261" w:rsidRPr="00B6780B" w:rsidRDefault="003B41EE" w:rsidP="00B6780B">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B6780B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
@@ -16476,109 +20309,131 @@
       </w:pPr>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:position w:val="-6"/>
         </w:rPr>
         <w:object w:dxaOrig="880" w:dyaOrig="279" w14:anchorId="512DB102">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:46.5pt;height:15.5pt" o:ole="">
-            <v:imagedata r:id="rId25" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:47pt;height:15.5pt" o:ole="">
+            <v:imagedata r:id="rId27" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1832931145" r:id="rId26"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1846678027" r:id="rId28"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE5B913" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00B6780B" w:rsidRDefault="005E51C6" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="203B5306" w14:textId="77777777" w:rsidR="00BB578B" w:rsidRPr="00B6780B" w:rsidRDefault="00BB578B" w:rsidP="00B6780B">
+    <w:p w14:paraId="203B5306" w14:textId="2B6363C4" w:rsidR="00BB578B" w:rsidRDefault="00BB578B" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Теңдеудегі барлық символдар теңдеуден бұрын немесе теңдеуден кейін бірден анықталуы қажет.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF72029" w14:textId="09998317" w:rsidR="00C61CEF" w:rsidRDefault="00C61CEF" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6146B3B0" w14:textId="77777777" w:rsidR="00C61CEF" w:rsidRPr="00B6780B" w:rsidRDefault="00C61CEF" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="77B11AD3" w14:textId="77777777" w:rsidR="00BB578B" w:rsidRPr="00B6780B" w:rsidRDefault="00BB578B" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>F. Басқа ұсыныстар</w:t>
@@ -16591,261 +20446,295 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Негізгі өлшем бірліктері ретінде SI (MKS) немесе CGS бірліктерін пайдаланыңыз (ұсынылатын — SI бірліктері). Егер сіздің ана тіліңіз ағылшын тілінде болмаса, мақаланы ағылшын тілін білетін әріптесіңізге тексертіп шығару ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C19A9F6" w14:textId="50AEF046" w:rsidR="005E51C6" w:rsidRPr="00B6780B" w:rsidRDefault="005E51C6" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B943CA8" w14:textId="789C32A9" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="005E51C6" w:rsidP="00B6780B">
+    <w:p w14:paraId="7B943CA8" w14:textId="7F6A1F35" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">V. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A56C8" w:rsidRPr="00B6780B">
+        <w:t>ҚОРЫТЫНДЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A93565" w14:textId="2C0D8973" w:rsidR="005E51C6" w:rsidRPr="00B6780B" w:rsidRDefault="00BB578B" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>«Қорытынды» бөлімі мақаланың негізгі элементі болып табылады. Ол аңдатпаны толықтырып, әдетте инженерлік мазмұнды бағалау үшін сарапшылар тарапынан қолданылады. Қорытынды — бұл тек негізгі тақырыптардың қысқаша жиынтығы немесе зерттеу міндетін қайта баяндау емес, маңызды тұстардың синтезі және қажет болған жағдайда болашақ зерттеулер үшін жаңа бағыттарға ұсыныстарды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E35477" w14:textId="77777777" w:rsidR="00987C8A" w:rsidRPr="00B6780B" w:rsidRDefault="00987C8A" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AF4E8A0" w14:textId="1B508791" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚОСЫМШАЛАР </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31008680" w14:textId="5220EFA7" w:rsidR="005E51C6" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Қосымшалар қажет болған жағдайда әріптермен нөмірленеді: A, B, C… Қосымшаларда суреттер, кестелер және т.б. «A» әріпімен басталатын белгілерге ие болуы тиіс, мысалы: Сурет A1, Кесте A1 және т.б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E77C31" w14:textId="77777777" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782EC5FA" w14:textId="74F824D4" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>МҮДДЕЛЕР ҚАҚТЫҒЫСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356E0D45" w14:textId="1AAAEB79" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Жұмысты орындау барысында мүдделер қақтығысы болғанын көрсетіңіз. Егер бар болса, жеке, кәсіби немесе қаржылық қатынастарды сипаттаңыз, олар мүдделер қақтығысы деп бағалануы мүмкін. Егер мүдделер қақтығысы жоқ болса, қосыңыз:</w:t>
+      </w:r>
+      <w:r w:rsidR="005500AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>ҚОРЫТЫНДЫ</w:t>
+        <w:t>«Авторлар мүдделер қақтығысының жоқ екенін мәлімдейді».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A93565" w14:textId="2C0D8973" w:rsidR="005E51C6" w:rsidRPr="00B6780B" w:rsidRDefault="00BB578B" w:rsidP="00B6780B">
+    <w:p w14:paraId="0E34E251" w14:textId="6235AF18" w:rsidR="008542DF" w:rsidRDefault="008542DF" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6780B">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="48E35477" w14:textId="77777777" w:rsidR="00987C8A" w:rsidRPr="00B6780B" w:rsidRDefault="00987C8A" w:rsidP="00B6780B">
+    <w:p w14:paraId="408B08B4" w14:textId="30D9CB31" w:rsidR="00C61CEF" w:rsidRDefault="00C61CEF" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AF4E8A0" w14:textId="1B508791" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
+    <w:p w14:paraId="2E54DC8F" w14:textId="089E37EA" w:rsidR="00C61CEF" w:rsidRDefault="00C61CEF" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6780B">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="31008680" w14:textId="5220EFA7" w:rsidR="005E51C6" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
+    <w:p w14:paraId="38D3B6F1" w14:textId="2D1E1877" w:rsidR="00C61CEF" w:rsidRDefault="00C61CEF" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6780B">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="70E77C31" w14:textId="77777777" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
+    <w:p w14:paraId="769D49B2" w14:textId="77777777" w:rsidR="00C61CEF" w:rsidRDefault="00C61CEF" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="782EC5FA" w14:textId="0CF41628" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
+    <w:p w14:paraId="1755249A" w14:textId="23264514" w:rsidR="009D6984" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">       МҮДДЕЛЕР ҚАҚТЫҒЫСЫ</w:t>
+        <w:t>АВТОРДЫҢ ҮЛЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356E0D45" w14:textId="77777777" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
+    <w:p w14:paraId="7328B0AE" w14:textId="77777777" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
-[...68 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Әр автордың жұмысқа қосқан үлесін көрсетіңіз, бірнеше сөйлеммен әр автордың міндеттерін қысқаша сипаттауға болады. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Мысалы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B0F0B81" w14:textId="77777777" w:rsidR="008A56C8" w:rsidRPr="00B6780B" w:rsidRDefault="008A56C8" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
@@ -17678,51 +21567,51 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="293C5790" w14:textId="6154E123" w:rsidR="00833E72" w:rsidRDefault="00833E72" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ҚАРЖЫЛАНДЫРУ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DC959B" w14:textId="0C5D4FEF" w:rsidR="005E51C6" w:rsidRPr="00B6780B" w:rsidRDefault="00833E72" w:rsidP="00B6780B">
+    <w:p w14:paraId="11DC959B" w14:textId="7B934038" w:rsidR="005E51C6" w:rsidRPr="00B6780B" w:rsidRDefault="00833E72" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Қаржыландыру</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -17767,56 +21656,56 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>мысалы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6780B">
-[...4 lines deleted...]
-        <w:br/>
+      <w:r w:rsidR="005500AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Бұл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -17877,56 +21766,56 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>қаржыландырылды</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6780B">
-[...4 lines deleted...]
-        <w:br/>
+      <w:r w:rsidR="005500AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Егер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>қаржыландыру</w:t>
       </w:r>
@@ -18191,391 +22080,368 @@
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301CF0F6" w14:textId="77777777" w:rsidR="008542DF" w:rsidRPr="00B6780B" w:rsidRDefault="008542DF" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B209AE7" w14:textId="44BF7155" w:rsidR="00BD1BA4" w:rsidRPr="00B6780B" w:rsidRDefault="00E37A50" w:rsidP="00B6780B">
+    <w:p w14:paraId="2B209AE7" w14:textId="75E1603B" w:rsidR="00BD1BA4" w:rsidRPr="00B6780B" w:rsidRDefault="002B20F8" w:rsidP="00C61CEF">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BD1BA4" w:rsidRPr="00B6780B" w:rsidSect="00B6780B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+        <w:t>Авторлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Авторлық</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+        <w:t>құқық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>құқық</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+        <w:t xml:space="preserve"> © 2026 автор(лар)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> © 2026 автор(лар)</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>ға</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+        <w:t>тиесілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>тиесілі</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
-[...7 lines deleted...]
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Бұл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>мақала</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="002B20F8" w:rsidRPr="002F0ED3">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="002F0ED3">
           <w:rPr>
             <w:rStyle w:val="aff8"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>Creative Commons Attribution–</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="002B20F8" w:rsidRPr="002F0ED3">
+        <w:r w:rsidRPr="002F0ED3">
           <w:rPr>
             <w:rStyle w:val="aff8"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>ShareAlike</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="002B20F8" w:rsidRPr="002F0ED3">
+        <w:r w:rsidRPr="002F0ED3">
           <w:rPr>
             <w:rStyle w:val="aff8"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t xml:space="preserve"> 4.0 International</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CC BY-SA 4.0)</w:t>
       </w:r>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>лицензиясы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>бойынша</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ашық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>қолжетімді</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>болып</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>табылады</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002B20F8" w:rsidRPr="00B6780B">
+      <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия түпнұсқа еңбекке тиісті түрде сілтеме жасалған жағдайда, кез келген ортада пайдалануға, таратуға және қайта жариялауға рұқсат береді. Туынды материалдар осы лицензияның дәл осындай шарттарымен таратылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D35E16" w14:textId="77777777" w:rsidR="00285B9F" w:rsidRPr="00BA51AD" w:rsidRDefault="00285B9F" w:rsidP="00B6780B">
-[...13 lines deleted...]
-    <w:p w14:paraId="5871D4FC" w14:textId="77777777" w:rsidR="00B6780B" w:rsidRDefault="00B6780B" w:rsidP="00B6780B">
+    <w:p w14:paraId="5871D4FC" w14:textId="77777777" w:rsidR="00B6780B" w:rsidRPr="00C61CEF" w:rsidRDefault="00B6780B" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="118BC4F1" w14:textId="58CA0014" w:rsidR="00987C8A" w:rsidRPr="0024664E" w:rsidRDefault="00833E72" w:rsidP="00B6780B">
+    <w:p w14:paraId="118BC4F1" w14:textId="58CA0014" w:rsidR="00987C8A" w:rsidRPr="00C61CEF" w:rsidRDefault="00833E72" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024664E">
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ӘДЕБИЕТТЕР ТІЗІМІ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E22FCD6" w14:textId="77777777" w:rsidR="00E12751" w:rsidRPr="00B6780B" w:rsidRDefault="00833E72" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA51AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -19029,50 +22895,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7971E860" w14:textId="77777777" w:rsidR="002D2124" w:rsidRPr="002D2124" w:rsidRDefault="00833E72" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D2124">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Кітаптық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D2124">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -19184,56 +23051,56 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D2124">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D262462" w14:textId="5751D07A" w:rsidR="00E12751" w:rsidRPr="00B6780B" w:rsidRDefault="0024664E" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D2124">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+      <w:r w:rsidRPr="007C1557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>[7]</w:t>
       </w:r>
       <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">R. A. Scholtz, “The Spread Spectrum Concept,” in Multiple Access, N. Abramson, Ed. Piscataway, NJ: IEEE Press, 1993, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
         <w:rPr>
@@ -19770,60 +23637,80 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0024664E" w:rsidRPr="0024664E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0024664E" w:rsidRPr="0024664E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>[12]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>12]</w:t>
       </w:r>
       <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>J. Williams, “Narrow-band analyzer,” Ph.D. dissertation, Dept. Elect. Eng., Harvard Univ., Cambridge, MA, 1993.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A16E7D8" w14:textId="1DF58587" w:rsidR="00833E72" w:rsidRPr="00B6780B" w:rsidRDefault="00E12751" w:rsidP="0024664E">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -19904,60 +23791,80 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0024664E" w:rsidRPr="0024664E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0024664E" w:rsidRPr="0024664E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>[14]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>14]</w:t>
       </w:r>
       <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>J. P. Wilkinson, “Nonlinear resonant circuit devices,” U.S. Patent 3 624 12, July 16, 1990</w:t>
       </w:r>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF76CE1" w14:textId="6F9F1E71" w:rsidR="00833E72" w:rsidRPr="0024664E" w:rsidRDefault="00833E72" w:rsidP="0024664E">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:tabs>
@@ -20002,103 +23909,122 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0024664E" w:rsidRPr="0024664E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0024664E" w:rsidRPr="0024664E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>[15]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>15]</w:t>
       </w:r>
       <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Letter Symbols for Quantities, ANSI Standard Y10.5-1968</w:t>
       </w:r>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E239CF2" w14:textId="77777777" w:rsidR="00E12751" w:rsidRPr="00B6780B" w:rsidRDefault="00833E72" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Справочниктер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
@@ -20270,94 +24196,82 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E12751" w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(August 1992). On the use of atmospheric plasmas as electromagnetic reflectors. IEEE Trans. Plasma Sci. [Online]. 21(3). pp. 876–880. Available: http://www.halcyon.com/pub/journals/21ps03-vidmar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A58FB0B" w14:textId="77777777" w:rsidR="004139BD" w:rsidRPr="00B6780B" w:rsidRDefault="004139BD" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E8AE17C" w14:textId="77777777" w:rsidR="004139BD" w:rsidRPr="00B6780B" w:rsidRDefault="004139BD" w:rsidP="00B6780B">
+    <w:p w14:paraId="687ECB70" w14:textId="77777777" w:rsidR="004139BD" w:rsidRPr="00B6780B" w:rsidRDefault="004139BD" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="687ECB70" w14:textId="77777777" w:rsidR="004139BD" w:rsidRPr="00B6780B" w:rsidRDefault="004139BD" w:rsidP="00B6780B">
+    <w:p w14:paraId="0323E951" w14:textId="6ACFB8E5" w:rsidR="00F92A16" w:rsidRPr="00C61CEF" w:rsidRDefault="00111F81" w:rsidP="00C61CEF">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00031514">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D312697" w14:textId="4AC64834" w:rsidR="004139BD" w:rsidRPr="00B6780B" w:rsidRDefault="00F92A16" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B6780B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Әдебиеттер</w:t>
       </w:r>
@@ -20785,61 +24699,61 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AFE0EB6" w14:textId="77777777" w:rsidR="004139BD" w:rsidRPr="00BA51AD" w:rsidRDefault="004139BD" w:rsidP="00B6780B">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004139BD" w:rsidRPr="00BA51AD" w:rsidSect="00B6780B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="229A015E" w14:textId="77777777" w:rsidR="00E711F1" w:rsidRDefault="00E711F1" w:rsidP="008B57CF">
+    <w:p w14:paraId="608DA3B2" w14:textId="77777777" w:rsidR="00042BAC" w:rsidRDefault="00042BAC" w:rsidP="008B57CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A85D7FD" w14:textId="77777777" w:rsidR="00E711F1" w:rsidRDefault="00E711F1" w:rsidP="008B57CF">
+    <w:p w14:paraId="56615336" w14:textId="77777777" w:rsidR="00042BAC" w:rsidRDefault="00042BAC" w:rsidP="008B57CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -20909,100 +24823,539 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1150250872"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="2AB303EC" w14:textId="0D22B6C8" w:rsidR="0071524D" w:rsidRDefault="0071524D">
+        <w:pPr>
+          <w:pStyle w:val="a7"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="6C24083C" w14:textId="77777777" w:rsidR="0071524D" w:rsidRDefault="0071524D">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="41184965"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="6DD5BCD6" w14:textId="7412685B" w:rsidR="0071524D" w:rsidRDefault="0071524D">
+        <w:pPr>
+          <w:pStyle w:val="a7"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5AC6C241" w14:textId="77777777" w:rsidR="0071524D" w:rsidRDefault="0071524D">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E5E3921" w14:textId="77777777" w:rsidR="00E711F1" w:rsidRDefault="00E711F1" w:rsidP="008B57CF">
+    <w:p w14:paraId="27A791E0" w14:textId="77777777" w:rsidR="00042BAC" w:rsidRDefault="00042BAC" w:rsidP="008B57CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A21AE22" w14:textId="77777777" w:rsidR="00E711F1" w:rsidRDefault="00E711F1" w:rsidP="008B57CF">
+    <w:p w14:paraId="634A0BFE" w14:textId="77777777" w:rsidR="00042BAC" w:rsidRDefault="00042BAC" w:rsidP="008B57CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="78D57593" w14:textId="163CDE29" w:rsidR="008B57CF" w:rsidRPr="000B6234" w:rsidRDefault="008B57CF">
+  <w:p w14:paraId="2F5E456D" w14:textId="6376B6FC" w:rsidR="00C61CEF" w:rsidRDefault="00C61CEF" w:rsidP="00C61CEF">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="006A0358">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t>e-</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A36B0F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t>ISSN: </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A36B0F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t>3134-8467</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A36B0F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t>p-</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A36B0F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t>ISSN: </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A36B0F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t>2309-1177</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4E9A2457" w14:textId="5C56C25A" w:rsidR="00C61CEF" w:rsidRPr="00BB463D" w:rsidRDefault="00C61CEF" w:rsidP="00C61CEF">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00BB463D">
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A70EADC" wp14:editId="076AEA9D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>53974</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6305550" cy="9525"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Прямая соединительная линия 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6305550" cy="9525"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="12700"/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="618C072E" id="Прямая соединительная линия 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="445.3pt,4.25pt" to="941.8pt,5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTn5bi8QEAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uO1DAQ3SNxB8t7OulGGSDq9CxmBBsE&#10;LT4H8Dh2x5J/sk0nvQPWSH0ErsACpJEGOENyI8pOJjMCJARi45Sr6j1XvaqsTzsl0Z45L4yu8HKR&#10;Y8Q0NbXQuwq/fvX43kOMfCC6JtJoVuED8/h0c/fOurUlW5nGyJo5BCTal62tcBOCLbPM04Yp4hfG&#10;Mg1BbpwiAa5ul9WOtMCuZLbK85OsNa62zlDmPXjPxyDeJH7OGQ3POfcsIFlhqC2k06XzIp7ZZk3K&#10;nSO2EXQqg/xDFYoIDY/OVOckEPTGiV+olKDOeMPDghqVGc4FZakH6GaZ/9TNy4ZYlnoBcbydZfL/&#10;j5Y+228dEjXMDiNNFIyo/zi8HY791/7TcETDu/57/6X/3F/23/rL4T3YV8MHsGOwv5rcR7SMSrbW&#10;l0B4prduunm7dVGWjjsVv9Aw6pL6h1l91gVEwXlyPy+KAoZEIfaoWBWRMrvBWufDE2YUikaFpdBR&#10;G1KS/VMfxtTrlOiWGrXQ1epBnqacxeLGcpIVDpKNaS8YBwGggGWiS6vHzqRDewJLQyhlOqT2oBap&#10;ITvCuJByBuZ/Bk75EcrSWv4NeEakl40OM1gJbdzvXg/ddcl8zAcpb/UdzQtTH9KgUgD2K6k9/Qtx&#10;gW/fE/zmj938AAAA//8DAFBLAwQUAAYACAAAACEA8DPj49oAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KhdENCEOBVCAsQJCJUqbttkm0S11yF22/D3LCc4jmY086ZYTt6p&#10;A42xD2xhPjOgiOvQ9NxaWH08XixAxYTcoAtMFr4pwrI8PSkwb8KR3+lQpVZJCcccLXQpDbnWse7I&#10;Y5yFgVi8bRg9JpFjq5sRj1Lunb405kZ77FkWOhzooaN6V+29jDzfvvDqjbLefLnX+Inr3VO1tvb8&#10;bLq/A5VoSn9h+MUXdCiFaRP23ETlLMiRZGFxDUrMLLsSvZGUMaDLQv+nL38AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAk5+W4vEBAAD5AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA8DPj49oAAAAFAQAADwAAAAAAAAAAAAAAAABLBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2DC4D4E3" w14:textId="14E80B9A" w:rsidR="00C61CEF" w:rsidRPr="00BB463D" w:rsidRDefault="00C61CEF" w:rsidP="00C61CEF">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:r w:rsidRPr="00BB463D">
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7327E69C" wp14:editId="5CC6E492">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-33020</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>181107</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6154220" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Прямая соединительная линия 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6154220" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="12700"/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="037C19BE" id="Прямая соединительная линия 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-2.6pt,14.25pt" to="482pt,14.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDG+NM7wEAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uO1DAQ3SNxB8t7Op+BAUWdnsWMYIOg&#10;xecAHsfuWPJPtumkd8AaqY/AFViANNIAZ0huRNmdzowACYHYOOWqeq/qlSvLs15JtGXOC6NrXCxy&#10;jJimphF6U+PXrx7fe4SRD0Q3RBrNarxjHp+t7t5ZdrZipWmNbJhDQKJ91dkatyHYKss8bZkifmEs&#10;0xDkxikS4Oo2WeNIB+xKZmWen2adcY11hjLvwXtxCOJV4uec0fCcc88CkjWG3kI6XTov45mtlqTa&#10;OGJbQac2yD90oYjQUHSmuiCBoDdO/EKlBHXGGx4W1KjMcC4oSxpATZH/pOZlSyxLWmA43s5j8v+P&#10;lj7brh0STY1PMNJEwRMNH8e34374Onwa92h8N3wfvgyfh6vh23A1vgf7evwAdgwO15N7j07iJDvr&#10;KyA812s33bxduziWnjsVvyAY9Wn6u3n6rA+IgvO0eHC/LOGR6DGW3QCt8+EJMwpFo8ZS6DgYUpHt&#10;Ux+gGKQeU6JbatTBOpYP8/TEWezs0Euywk6yQ9oLxkE9VC8SXdo7di4d2hLYGEIp06GI2qCA1JAd&#10;YVxIOQPzPwOn/AhlaSf/BjwjUmWjwwxWQhv3u+qhP7bMD/nQ/i3d0bw0zS69UgrAciWF048Qt/f2&#10;PcFvftfVDwAAAP//AwBQSwMEFAAGAAgAAAAhAIITMODdAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwVu7MdjaxmyKCCqerLFQvE2TMQndnY3ZbRv/vSMe9DjzHu99L1+Nzqoj&#10;DaHzbOBqmoAirnzdcWNg8/YwWYAKEblG65kMfFGAVXF+lmNW+xO/0rGMjZIQDhkaaGPsM61D1ZLD&#10;MPU9sWgffnAY5RwaXQ94knBndZokc+2wY2losaf7lqp9eXBS8nTzzJs1Lbvk076Ed9zuH8utMZcX&#10;490tqEhj/DPDD76gQyFMO3/gOihrYDJLxWkgXcxAib6cX8u23e9DF7n+P6D4BgAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAMMb40zvAQAA9gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAIITMODdAAAACAEAAA8AAAAAAAAAAAAAAAAASQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00E12241">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E12241">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="kk-KZ"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>Қарағанды мемлекеттiк индустриялық университетiнiң хабаршы</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="kk-KZ"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>сы</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F91CC1">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="kk-KZ"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F91CC1">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="kk-KZ"/>
+      </w:rPr>
+      <w:t>№</w:t>
+    </w:r>
+    <w:r w:rsidR="00F91CC1" w:rsidRPr="00F91CC1">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="kk-KZ"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F91CC1">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>(5</w:t>
+    </w:r>
+    <w:r w:rsidR="00F91CC1" w:rsidRPr="00F91CC1">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F91CC1">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>), 2026ж.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BB463D">
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -22346,50 +26699,199 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43334237"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF30C934"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44F24AB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F56CD466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -22458,51 +26960,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B5545F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9446AF3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22607,51 +27109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546144E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9FE1FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22756,51 +27258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61665592"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA72B308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22905,51 +27407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6211787F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55B2FB5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -23016,249 +27518,435 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A45701E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F28B0B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="18"/>
   </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00027FA8"/>
     <w:rsid w:val="00031514"/>
     <w:rsid w:val="00034616"/>
+    <w:rsid w:val="00042BAC"/>
     <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="00067300"/>
     <w:rsid w:val="000B6234"/>
     <w:rsid w:val="000C3379"/>
+    <w:rsid w:val="000E4701"/>
     <w:rsid w:val="00111F81"/>
     <w:rsid w:val="00127C0E"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00151235"/>
     <w:rsid w:val="00184475"/>
+    <w:rsid w:val="00191815"/>
     <w:rsid w:val="001D4CB7"/>
     <w:rsid w:val="001E0CA5"/>
     <w:rsid w:val="001F5444"/>
     <w:rsid w:val="0024146B"/>
     <w:rsid w:val="0024664E"/>
+    <w:rsid w:val="00273C45"/>
     <w:rsid w:val="00285B9F"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002B20F8"/>
     <w:rsid w:val="002B4C71"/>
     <w:rsid w:val="002D2124"/>
     <w:rsid w:val="002F0ED3"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00353F77"/>
+    <w:rsid w:val="00374FC9"/>
     <w:rsid w:val="003B41EE"/>
     <w:rsid w:val="003E6025"/>
     <w:rsid w:val="004030F9"/>
     <w:rsid w:val="004139BD"/>
     <w:rsid w:val="00473FEE"/>
+    <w:rsid w:val="0048191D"/>
+    <w:rsid w:val="004841F5"/>
+    <w:rsid w:val="004850C2"/>
     <w:rsid w:val="00515710"/>
     <w:rsid w:val="005320FB"/>
+    <w:rsid w:val="00542104"/>
+    <w:rsid w:val="00544AA6"/>
+    <w:rsid w:val="005500AD"/>
     <w:rsid w:val="005504BF"/>
     <w:rsid w:val="00550D3C"/>
     <w:rsid w:val="00563398"/>
     <w:rsid w:val="005E51C6"/>
+    <w:rsid w:val="00605AC3"/>
     <w:rsid w:val="00610C62"/>
     <w:rsid w:val="00652957"/>
+    <w:rsid w:val="00654EB3"/>
     <w:rsid w:val="006662FA"/>
     <w:rsid w:val="006B4B02"/>
     <w:rsid w:val="006E023D"/>
+    <w:rsid w:val="0071524D"/>
     <w:rsid w:val="0071717E"/>
+    <w:rsid w:val="00741C2E"/>
     <w:rsid w:val="007628D6"/>
+    <w:rsid w:val="007C1557"/>
     <w:rsid w:val="007E59A7"/>
     <w:rsid w:val="008160A0"/>
     <w:rsid w:val="00822B1A"/>
+    <w:rsid w:val="00833B92"/>
     <w:rsid w:val="00833E72"/>
     <w:rsid w:val="008542DF"/>
     <w:rsid w:val="00861672"/>
+    <w:rsid w:val="0089540E"/>
     <w:rsid w:val="008A1EAF"/>
     <w:rsid w:val="008A56C8"/>
     <w:rsid w:val="008B1AE2"/>
     <w:rsid w:val="008B57CF"/>
     <w:rsid w:val="008D5B45"/>
     <w:rsid w:val="00913261"/>
     <w:rsid w:val="00952B65"/>
+    <w:rsid w:val="00955006"/>
     <w:rsid w:val="00987C8A"/>
     <w:rsid w:val="009D6849"/>
     <w:rsid w:val="009D6984"/>
     <w:rsid w:val="00A14C5F"/>
+    <w:rsid w:val="00A320B6"/>
     <w:rsid w:val="00A55F7A"/>
+    <w:rsid w:val="00A6498C"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AB55C0"/>
+    <w:rsid w:val="00B1302D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B6780B"/>
     <w:rsid w:val="00B8757E"/>
     <w:rsid w:val="00B90153"/>
     <w:rsid w:val="00BA51AD"/>
     <w:rsid w:val="00BB3C5C"/>
     <w:rsid w:val="00BB578B"/>
     <w:rsid w:val="00BC64D7"/>
     <w:rsid w:val="00BD1BA4"/>
     <w:rsid w:val="00C33225"/>
     <w:rsid w:val="00C42D28"/>
+    <w:rsid w:val="00C61CEF"/>
     <w:rsid w:val="00C76648"/>
+    <w:rsid w:val="00CA6427"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CD709A"/>
     <w:rsid w:val="00D44968"/>
     <w:rsid w:val="00D71596"/>
     <w:rsid w:val="00D77A48"/>
     <w:rsid w:val="00DD5CF9"/>
     <w:rsid w:val="00DD7CC4"/>
     <w:rsid w:val="00E12751"/>
     <w:rsid w:val="00E37A50"/>
     <w:rsid w:val="00E51C93"/>
     <w:rsid w:val="00E711F1"/>
     <w:rsid w:val="00E753BA"/>
     <w:rsid w:val="00E853E5"/>
     <w:rsid w:val="00EB1356"/>
     <w:rsid w:val="00EE4681"/>
     <w:rsid w:val="00F43207"/>
     <w:rsid w:val="00F47667"/>
     <w:rsid w:val="00F66ECC"/>
     <w:rsid w:val="00F77084"/>
     <w:rsid w:val="00F904CF"/>
+    <w:rsid w:val="00F91CC1"/>
     <w:rsid w:val="00F92A16"/>
     <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FF26D1"/>
+    <w:rsid w:val="00FF47E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -34803,56 +39491,85 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="References">
     <w:name w:val="References"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00E12751"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="561988459">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1099595687">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1792-5873" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heri_retnawati@uny.ac.id" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heri_retnawati@uny.ac.id" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1792-5873" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1792-5873" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heri_retnawati@uny.ac.id" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heri_retnawati@uny.ac.id" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1792-5873" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heri_retnawati@uny.ac.id" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heri_retnawati@uny.ac.id" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1792-5873" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -35152,83 +39869,83 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2745</Words>
-  <Characters>15652</Characters>
+  <Words>2966</Words>
+  <Characters>16908</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18361</CharactersWithSpaces>
+  <CharactersWithSpaces>19835</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">