--- v0 (2026-03-16)
+++ v1 (2026-08-02)
@@ -1,4016 +1,6426 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4666D3EB" w14:textId="17B1706D" w:rsidR="008B57CF" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
-      <w:pPr>
+    <w:p w14:paraId="72230289" w14:textId="77777777" w:rsidR="003E3CD1" w:rsidRPr="00CA186F" w:rsidRDefault="007E59A7" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7245"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:i/>
-          <w:iCs/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Название раздела</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FFB196" w14:textId="77777777" w:rsidR="00CA186F" w:rsidRPr="009B5A53" w:rsidRDefault="00CA186F" w:rsidP="00F9231A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52BEF4ED" w14:textId="27F68958" w:rsidR="00F9231A" w:rsidRPr="009B5A53" w:rsidRDefault="00F9231A" w:rsidP="00F9231A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ВЕСТНИК КарИУ №</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>__ (_) 202_ г.</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>https</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A53">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>://</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A53">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B5A53">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>org</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A53">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/10.53002/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A53">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A53">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A45803" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
-      <w:pPr>
+    <w:p w14:paraId="43D65BEE" w14:textId="67284F00" w:rsidR="00B5339D" w:rsidRPr="00CA186F" w:rsidRDefault="00B5339D" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2910"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Название раздела</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и номер журнала присваиваются </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>редактором</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в полном сборнике журнала, а также для отдельных статей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27645ABC" w14:textId="77777777" w:rsidR="00A42FFA" w:rsidRPr="00781BA7" w:rsidRDefault="00A42FFA" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2910"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72230289" w14:textId="77777777" w:rsidR="003E3CD1" w:rsidRPr="00781BA7" w:rsidRDefault="007E59A7" w:rsidP="00781BA7">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="22A6FCA4" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> _____</w:t>
+        </w:rPr>
+        <w:t>ARTICLE TITLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD2745F" w14:textId="6BE12A46" w:rsidR="007E59A7" w:rsidRPr="00781BA7" w:rsidRDefault="00B5339D" w:rsidP="00781BA7">
-[...153 lines deleted...]
-    <w:p w14:paraId="7B36F24C" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="7B36F24C" w14:textId="7C5DFAEF" w:rsidR="0049067A" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05FA3BD5" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
-[...9 lines deleted...]
-    <w:p w14:paraId="6BD61558" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="6BD61558" w14:textId="171D37C3" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Kassymov</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>G.K</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Retnawati</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/0000-0002-1792-5873" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">H. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFDCF4D" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="56F0F972" w14:textId="77777777" w:rsidR="004E7DD1" w:rsidRPr="00CA186F" w:rsidRDefault="004E7DD1" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Abai Kazakh National Pedagogical University, Almaty, Kazakhstan</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A067A0A" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="0EFDCF4D" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...19 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>, Almaty, Kazakhstan</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>Abai Kazakh National Pedagogical University, Almaty, Kazakhstan</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2584ACE6" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="3A067A0A" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk194422313"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Institute of Metallurgy and Ore Beneficiation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JSC, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Satbayev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+        <w:t>, Almaty, Kazakhstan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2584ACE6" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Yogyakarta State University</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Yogyakarta State University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yogyakarta, Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE9B02B" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="6DE9B02B" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Correspondent’s E-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00781BA7">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>g.kassymova@abaiuniversity.edu.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39185FCD" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="39185FCD" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="772010D0" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="772010D0" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>uthor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2431F77F" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="2431F77F" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Kas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ymova</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gulzhaina Kuralbaevna</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+        <w:t xml:space="preserve"> Gulzhaina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Kuralbaevna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abai Kazakh National Pedagogical University, 050010, Dostyk Ave., 13, Almaty, Kazakhstan, Institute of Metallurgy and Ore Beneficiation JSC, Satbayev University, Shevchenko St., 29/133, 050010, Almaty, Kazakhstan, ORCID ID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText xml:space="preserve">/0000-0001-7004-3864" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0001-7004-3864</w:t>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:g.kassymova@abaiuniversity.edu.kz" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>g.kassymova@abaiuniversity.edu.kz</w:t>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2BF08766" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="2BF08766" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Retna</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">ati </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Heri</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yogyakarta State University, J.L. Colombo No. 1, Karang Malang, Chaturtungal, County. Depok, Kabupatensleman, special area of Yogyakarta 55281, Indonesia, ORCID ID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/0000-0002-1792-5873" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0002-1792-5873</w:t>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:heri_retnawati@uny.ac.id" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>heri_retnawati@uny.ac.id</w:t>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="458719BD" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="458719BD" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AF33EA6" w14:textId="30B55E1C" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="6AF33EA6" w14:textId="30B55E1C" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract — </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The abstract is prepared in accordance with GOST 7.9-95 “Abstract and Summary. General Requirements.” The mandatory components of the abstract include: informativeness (length</w:t>
       </w:r>
-      <w:r w:rsidR="00170EAC" w:rsidRPr="00781BA7">
+      <w:r w:rsidR="00170EAC" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>—about 200-250 words); originality (novelty of the article); content (the article's main content</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and research results); structure; and conclusions. The abstract should be concise, informative, self-contained, and clearly reflect the research objective, </w:t>
       </w:r>
-      <w:r w:rsidR="00170EAC" w:rsidRPr="00781BA7">
+      <w:r w:rsidR="00170EAC" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">methods used, main results, and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>conclusions. The abstract is available in three languages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B76217" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="10B76217" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords — </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>first term, second term, third term, fourth term, fifth term, sixth term, seventh term.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663AC287" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
+    <w:p w14:paraId="663AC287" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00CA186F" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CD44BE8" w14:textId="77777777" w:rsidR="0049067A" w:rsidRPr="00781BA7" w:rsidRDefault="0049067A" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79C0A7F1" w14:textId="750430E2" w:rsidR="007E59A7" w:rsidRPr="00781BA7" w:rsidRDefault="00152737" w:rsidP="00781BA7">
+    <w:p w14:paraId="79C0A7F1" w14:textId="750430E2" w:rsidR="007E59A7" w:rsidRPr="00CA186F" w:rsidRDefault="00152737" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>МАҚАЛАНЫҢ АТЫ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D55985F" w14:textId="17C34224" w:rsidR="007628D6" w:rsidRPr="00781BA7" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F62247" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00781BA7" w:rsidRDefault="00382E2A" w:rsidP="00781BA7">
+    <w:p w14:paraId="20F62247" w14:textId="759E80CC" w:rsidR="007628D6" w:rsidRPr="00CA186F" w:rsidRDefault="009C21B4" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...2 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
             <w:i/>
             <w:kern w:val="2"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>1,2</w:t>
         </w:r>
-        <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
+        <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
             <w:i/>
             <w:kern w:val="2"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>*</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Касымова Г.К</w:t>
       </w:r>
-      <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Ретнавати Х.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601FC270" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00781BA7" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
+    <w:p w14:paraId="5CC01203" w14:textId="77777777" w:rsidR="004E7DD1" w:rsidRPr="00CA186F" w:rsidRDefault="004E7DD1" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
-          <w:kern w:val="2"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D733943" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00781BA7" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
+    <w:p w14:paraId="601FC270" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00CA186F" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Металлургия және Кен Байыту институты АҚ, Сәтбаев Университеті, Алматы, Қазақстан</w:t>
+        <w:t>¹Абай атындағы Қазақ Ұлттық педагогикалық университеті,Алматы, Қазақстан</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08689729" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00781BA7" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
+    <w:p w14:paraId="3D733943" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00CA186F" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t>Джогякарта Мемлекеттік Университеті, Джогякарта, Индонезия</w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Металлургия және Кен Байыту институты АҚ, Сәтбаев Университеті, Алматы, Қазақстан</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F09CF2" w14:textId="782B58CD" w:rsidR="007628D6" w:rsidRPr="00781BA7" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
+    <w:p w14:paraId="08689729" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00CA186F" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Корреспондент </w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>Джогякарта Мемлекеттік Университеті, Джогякарта, Индонезия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FAA968" w14:textId="77777777" w:rsidR="00B5339D" w:rsidRPr="00781BA7" w:rsidRDefault="00B5339D" w:rsidP="00781BA7">
+    <w:p w14:paraId="36F09CF2" w14:textId="782B58CD" w:rsidR="007628D6" w:rsidRPr="00CA186F" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Корреспондент </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5339D" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5339D" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5339D" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>mailto</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>:</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>g</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>kassymova</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>@</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>abaiuniversity</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>edu</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>kz</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>g.kassymova@abaiuniversity.edu.kz</w:t>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="51E39ECB" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00781BA7" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
+    <w:p w14:paraId="31FAA968" w14:textId="77777777" w:rsidR="00B5339D" w:rsidRPr="00CA186F" w:rsidRDefault="00B5339D" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E39ECB" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00CA186F" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>вторлар туралы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244FA7D7" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00781BA7" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
+    <w:p w14:paraId="244FA7D7" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00CA186F" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Касымова Гулжайна Куралбаевна,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абай атындағы Қазақ Ұлттық педагогикалық университеті</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">,050010, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Достық даңғылы, 13, Алматы, Қазақстан</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Металлургия және Кен Байыту институты АҚ, Сәтбаев Университеті, Алматы, Қазақстан, Шевченко көш., 29/133, 050010, Алматы, Қазақстан</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, ORCID ID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>orcid</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>org</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">/0000-0001-7004-3864" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t>https://orcid.org/0000-0001-7004-3864</w:t>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve">, e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>mailto</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>:</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>g</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>kassymova</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>@</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>abaiuniversity</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>edu</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>kz</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>g.kassymova@abaiuniversity.edu.kz</w:t>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1EE6B1A2" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00781BA7" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
+    <w:p w14:paraId="1EE6B1A2" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00CA186F" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Ретнавати Хери</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Джогякарта Мемлекеттік Университеті, Дж.л. Коломбо № 1, Каранг Маланг, Чатуртунгал, Округ. Депок, Кабупатенслеман, Джогякартаның арнайы аймағы 55281, Индонезия, ORCID ID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/0000-0002-1792-5873" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0002-1792-5873</w:t>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="00DA36D3">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:heri_retnawati@uny.ac.id" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>heri_retnawati@uny.ac.id</w:t>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1339551E" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00781BA7" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
+    <w:p w14:paraId="1339551E" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00CA186F" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53C5ABA5" w14:textId="07572193" w:rsidR="00D71596" w:rsidRPr="00781BA7" w:rsidRDefault="00EF683B" w:rsidP="00781BA7">
+    <w:p w14:paraId="53C5ABA5" w14:textId="07572193" w:rsidR="00D71596" w:rsidRPr="00CA186F" w:rsidRDefault="00EF683B" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Абстракт</w:t>
       </w:r>
-      <w:r w:rsidR="001F5444" w:rsidRPr="00781BA7">
+      <w:r w:rsidR="001F5444" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:r w:rsidR="00D71596" w:rsidRPr="00781BA7">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Аңдатпа ГОСТ 7.9-95 «Реферат және аңдатпа. Жалпы талаптар» стандартына сәйкес рәсімделеді. Аңдатпаның міндетті құрамдас бөліктеріне ақпараттылық (көлемі шамамен </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F77084" w:rsidRPr="00781BA7">
+        <w:t>Аңдатпа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve"> ГОСТ 7.9-95 «Реферат </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аңдатпа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>стандартына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рәсімделеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Аңдатпаның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құрамдас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бөліктеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпараттылық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көлемі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>шамамен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F77084" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>200-250</w:t>
       </w:r>
-      <w:r w:rsidR="00D71596" w:rsidRPr="00781BA7">
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сөз), түпнұсқалылық (мақаланың </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D71596" w:rsidRPr="00781BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D71596" w:rsidRPr="00781BA7">
+        <w:t>сөз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>түпнұсқалылық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мақаланың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жаңалығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мазмұны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мақаланың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мазмұны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нәтижелері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құрылымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қорытындылары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кіреді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Аңдатпа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мазмұнды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дербес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мақсатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қолданылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нәтижелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қорытындыларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсетуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Аңдатпа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>үш тілде</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D71596" w:rsidRPr="00781BA7">
+        <w:t>үш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> ұсынылады.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тілде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ұсынылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBB456A" w14:textId="104B2FAA" w:rsidR="001F5444" w:rsidRPr="00781BA7" w:rsidRDefault="007E59A7" w:rsidP="00781BA7">
+    <w:p w14:paraId="5DBB456A" w14:textId="104B2FAA" w:rsidR="001F5444" w:rsidRPr="00CA186F" w:rsidRDefault="007E59A7" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Кілт сөздер </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F5444" w:rsidRPr="00781BA7">
+        <w:t>Кілт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сөздер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5444" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">— </w:t>
       </w:r>
-      <w:r w:rsidR="00D71596" w:rsidRPr="00781BA7">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>бірінші термин, екінші термин, үшінші термин, төртінші термин, бесінші термин, алтыншы термин, жетінші термин.</w:t>
+        <w:t>бірінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> термин, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>екінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> термин, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>үшінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> термин, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>төртінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> термин, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бесінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> термин, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алтыншы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> термин, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жетінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71596" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> термин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F704F98" w14:textId="02AA54F6" w:rsidR="00152737" w:rsidRPr="00781BA7" w:rsidRDefault="00152737" w:rsidP="00781BA7">
-[...21 lines deleted...]
-    <w:p w14:paraId="29C1F11A" w14:textId="77777777" w:rsidR="00152737" w:rsidRPr="00781BA7" w:rsidRDefault="00152737" w:rsidP="00781BA7">
+    <w:p w14:paraId="29C1F11A" w14:textId="77777777" w:rsidR="00152737" w:rsidRPr="00CA186F" w:rsidRDefault="00152737" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>НАЗВАНИЕ СТАТЬИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F4D96C" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00781BA7" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
+    <w:p w14:paraId="44F4D96C" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00CA186F" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B245B07" w14:textId="753C5907" w:rsidR="007628D6" w:rsidRPr="00781BA7" w:rsidRDefault="00382E2A" w:rsidP="00781BA7">
+    <w:p w14:paraId="4B245B07" w14:textId="4F7FD953" w:rsidR="007628D6" w:rsidRPr="00CA186F" w:rsidRDefault="009C21B4" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
             <w:i/>
             <w:kern w:val="2"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>1,2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007E59A7" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007E59A7" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Касымова Г.К</w:t>
       </w:r>
-      <w:r w:rsidR="00325E01" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00325E01" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B5339D" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B5339D" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="007628D6" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007628D6" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Ретнавати Х.</w:t>
       </w:r>
-      <w:r w:rsidR="00B5339D" w:rsidRPr="00781BA7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B5339D" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC4FC93" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00781BA7" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
+    <w:p w14:paraId="76C135FE" w14:textId="77777777" w:rsidR="004E7DD1" w:rsidRPr="00CA186F" w:rsidRDefault="004E7DD1" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3C1A75DC" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00781BA7" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
+    <w:p w14:paraId="4CC4FC93" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00CA186F" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Институт металлургии и обогащения АО, Университет Сәтпаев, </w:t>
-[...9 lines deleted...]
-        <w:t>Алматы, Казахстан</w:t>
+        <w:t>Казахский национальный педагогический университет имени Абая, Алматы, Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E284652" w14:textId="6169B443" w:rsidR="007628D6" w:rsidRPr="00781BA7" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
+    <w:p w14:paraId="3C1A75DC" w14:textId="77777777" w:rsidR="007628D6" w:rsidRPr="00CA186F" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t>Государственный университет Джогякарта, Джогякарта, Индонезия</w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Институт металлургии и обогащения АО, Университет Сәтпаев, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Алматы, Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64AE5E66" w14:textId="46AE3BB2" w:rsidR="00B5339D" w:rsidRPr="00781BA7" w:rsidRDefault="001F5444" w:rsidP="00781BA7">
+    <w:p w14:paraId="5E284652" w14:textId="6169B443" w:rsidR="007628D6" w:rsidRPr="00CA186F" w:rsidRDefault="007628D6" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F77084" w:rsidRPr="00781BA7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Государственный университет Джогякарта, Джогякарта, Индонезия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AE5E66" w14:textId="46AE3BB2" w:rsidR="00B5339D" w:rsidRPr="00CA186F" w:rsidRDefault="001F5444" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B5339D" w:rsidRPr="00781BA7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B5339D" w:rsidRPr="00781BA7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77084" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B5339D" w:rsidRPr="00781BA7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5339D" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>mail</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F77084" w:rsidRPr="00781BA7">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5339D" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5339D" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F77084" w:rsidRPr="00781BA7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77084" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>а</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+        <w:t xml:space="preserve"> к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>орреспондент</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77084" w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00781BA7">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>g.kassymova@abaiuniversity.edu.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281A4262" w14:textId="77777777" w:rsidR="00ED3989" w:rsidRPr="00781BA7" w:rsidRDefault="00ED3989" w:rsidP="00781BA7">
+    <w:p w14:paraId="281A4262" w14:textId="77777777" w:rsidR="00ED3989" w:rsidRPr="00CA186F" w:rsidRDefault="00ED3989" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B92E958" w14:textId="73B5FF91" w:rsidR="00BF0FDB" w:rsidRPr="00781BA7" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
+    <w:p w14:paraId="7B92E958" w14:textId="73B5FF91" w:rsidR="00BF0FDB" w:rsidRPr="00CA186F" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Информация об авторах:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0EC1B0" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00781BA7" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
+    <w:p w14:paraId="4E0EC1B0" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00CA186F" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Касымова Гулжайна Куралбаевна</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Казахский национальный педагогический университет имени Абая, 050010, проспект Достык, 13, Алматы, Казахстан, АО Институт металлургии и обогащения, Satbayev University, Алматы, Казахстан, ул. Шевченко., 29/133, 050010, Алматы, Казахстан, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+        <w:t xml:space="preserve"> Казахский национальный педагогический университет имени Абая, 050010, проспект </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Достык</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 13, Алматы, Казахстан, АО Институт металлургии и обогащения, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Satbayev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University, Алматы, Казахстан, ул. Шевченко., 29/133, 050010, Алматы, Казахстан, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ORCIDID</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00781BA7">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>orcid</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>org</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>/0000-0001-7004-3864</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00781BA7">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>g</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>kassymova</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>abaiuniversity</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>edu</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>kz</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27296C5C" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00781BA7" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
+    <w:p w14:paraId="27296C5C" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00CA186F" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Ретнавати Хери</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Джокьякартский Государственный Университет, Дж.л. Коломбо № 1, КарангМаланг, Чатуртунгал, уезд. Депок, Кабупатенслеман, специальная зона Джогьякарта 55281, Индонезия, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+        <w:t xml:space="preserve"> Джокьякартский Государственный Университет, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дж.л</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Коломбо № 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>КарангМаланг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Чатуртунгал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, уезд. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Депок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кабупатенслеман</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, специальная зона </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Джогьякарта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55281, Индонезия, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ORCIDID</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00781BA7">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>orcid</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>org</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>/0000-0002-1792-5873</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="00781BA7">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>heri</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>_</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>retnawati</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>uny</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>ac</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00781BA7">
+        <w:r w:rsidRPr="00CA186F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>id</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B2EBCB7" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00781BA7" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
+    <w:p w14:paraId="7B2EBCB7" w14:textId="77777777" w:rsidR="00BF0FDB" w:rsidRPr="00CA186F" w:rsidRDefault="00BF0FDB" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CC9B3E9" w14:textId="773D21BF" w:rsidR="001F5444" w:rsidRPr="00781BA7" w:rsidRDefault="001F5444" w:rsidP="00781BA7">
+    <w:p w14:paraId="7CC9B3E9" w14:textId="773D21BF" w:rsidR="001F5444" w:rsidRPr="005179BF" w:rsidRDefault="001F5444" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Аннотация</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> — Аннотация оформлена в соответствии с </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ГОСТ 7.9-95 «Реферат и реферат. Общие требования»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. Обязательные компоненты аннотации включают: информативность (объем — около </w:t>
       </w:r>
-      <w:r w:rsidR="00F77084" w:rsidRPr="00781BA7">
+      <w:r w:rsidR="00F77084" w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>200-250</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> слов); оригинальность (новизна статьи); содержание (основное содержание статьи и результаты исследования); структура; выводы. Аннотация должна быть краткой, информативной, самостоятельной и чётко отражать цель исследования, использованные методы, основные результаты и заключения. Аннотация предоставляется на </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D71596" w:rsidRPr="00781BA7">
+        <w:t xml:space="preserve"> слов); оригинальность (новизна статьи); содержание (основное содержание статьи и результаты исследования); структура; выводы. Аннотация должна быть краткой, информативной, самостоятельной и чётко отражать цель исследования, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">использованные методы, основные результаты и заключения. Аннотация предоставляется на </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71596" w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>трех языках.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C457D2" w14:textId="7F34EA33" w:rsidR="007628D6" w:rsidRPr="00781BA7" w:rsidRDefault="001F5444" w:rsidP="00781BA7">
+    <w:p w14:paraId="12C457D2" w14:textId="7F34EA33" w:rsidR="007628D6" w:rsidRPr="005179BF" w:rsidRDefault="001F5444" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Ключевые слова</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> — первый термин, второй термин, третий термин, четвёртый термин, пятый термин, шестой термин, седьмой термин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C099DD1" w14:textId="07F81500" w:rsidR="00152737" w:rsidRPr="00781BA7" w:rsidRDefault="00152737" w:rsidP="00781BA7">
+    <w:p w14:paraId="2C099DD1" w14:textId="07F81500" w:rsidR="00152737" w:rsidRPr="005179BF" w:rsidRDefault="00152737" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56C4DC6E" w14:textId="77777777" w:rsidR="006B4B02" w:rsidRPr="00781BA7" w:rsidRDefault="006B4B02" w:rsidP="00781BA7">
+    <w:p w14:paraId="1769FEC6" w14:textId="524C5E27" w:rsidR="006B4B02" w:rsidRPr="005179BF" w:rsidRDefault="006B4B02" w:rsidP="00090417">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
-        <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:sectPr w:rsidR="006B4B02" w:rsidRPr="005179BF" w:rsidSect="009B5A53">
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="5"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1769FEC6" w14:textId="524C5E27" w:rsidR="006B4B02" w:rsidRPr="00781BA7" w:rsidRDefault="006B4B02" w:rsidP="00781BA7">
-[...2 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w14:paraId="58A1E0D6" w14:textId="77777777" w:rsidR="00090417" w:rsidRPr="005179BF" w:rsidRDefault="00090417" w:rsidP="00090417">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>ОСНОВНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3EDC00" w14:textId="20101E61" w:rsidR="00090417" w:rsidRPr="005179BF" w:rsidRDefault="00090417" w:rsidP="00CA186F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В статье обязательно приводится раздел </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Основные положения». Данный раздел предназначен для краткого представления наиболее значимых научных результатов исследования.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1E77" w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Требования:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7ECDFF00" w14:textId="7581A2F6" w:rsidR="00C76648" w:rsidRPr="00781BA7" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
+    <w:p w14:paraId="358ADDBE" w14:textId="77777777" w:rsidR="00090417" w:rsidRPr="005179BF" w:rsidRDefault="00090417" w:rsidP="00090417">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">состоит из 3–5 отдельных предложений; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6991AC" w14:textId="77777777" w:rsidR="00090417" w:rsidRPr="005179BF" w:rsidRDefault="00090417" w:rsidP="00090417">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ссылки на литературу не приводятся; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C06508C" w14:textId="77777777" w:rsidR="00090417" w:rsidRPr="005179BF" w:rsidRDefault="00090417" w:rsidP="00090417">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отражаются конкретные научные результаты, а не общие утверждения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337A0154" w14:textId="40A576C5" w:rsidR="00090417" w:rsidRPr="005179BF" w:rsidRDefault="00090417" w:rsidP="00613A02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Пример</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00613A02" w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>В ходе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исследования установлено...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Предложенный метод показал высокую эффективность... Полученные результаты могут быть использованы...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230B389B" w14:textId="77777777" w:rsidR="00090417" w:rsidRPr="005179BF" w:rsidRDefault="00090417" w:rsidP="00090417">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ECDFF00" w14:textId="25F0702B" w:rsidR="00C76648" w:rsidRPr="005179BF" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>I. ВВЕДЕНИЕ</w:t>
+        <w:t>ВВЕДЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBCA05B" w14:textId="77777777" w:rsidR="00C76648" w:rsidRPr="00781BA7" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
+    <w:p w14:paraId="3FBCA05B" w14:textId="77777777" w:rsidR="00C76648" w:rsidRPr="005179BF" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Хорошо написанное введение создает контекст исследования и побуждает читателей ознакомиться с остальной частью статьи. Этот раздел должен кратко описывать исследуемую область в широком контексте и подчеркнуть её значимость. Следует определить цель работы и её актуальность.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4260988D" w14:textId="77777777" w:rsidR="00C76648" w:rsidRPr="00781BA7" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
+    <w:p w14:paraId="4260988D" w14:textId="77777777" w:rsidR="00C76648" w:rsidRPr="005179BF" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>В этом разделе авторы должны кратко освещать основные достижения по исследуемой теме и выявлять основные пробелы, которые необходимо устранить. Другими словами, этот раздел должен давать обзор исследования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC93CBB" w14:textId="77777777" w:rsidR="00C76648" w:rsidRPr="00781BA7" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
+    <w:p w14:paraId="0EC93CBB" w14:textId="77777777" w:rsidR="00C76648" w:rsidRPr="005179BF" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Структура введения может быть следующей:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592B8DCD" w14:textId="77777777" w:rsidR="00C76648" w:rsidRPr="00781BA7" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
+    <w:p w14:paraId="4210106C" w14:textId="77777777" w:rsidR="00CA186F" w:rsidRPr="005179BF" w:rsidRDefault="00CA186F" w:rsidP="00CA186F">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="592B8DCD" w14:textId="30442A1B" w:rsidR="00C76648" w:rsidRPr="005179BF" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Что известно о широкой теме исследования?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EBD054" w14:textId="77777777" w:rsidR="00C76648" w:rsidRPr="00781BA7" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
+    <w:p w14:paraId="76EBD054" w14:textId="77777777" w:rsidR="00C76648" w:rsidRPr="005179BF" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Какие пробелы или недостающие связи необходимо устранить?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA42512" w14:textId="77777777" w:rsidR="00C76648" w:rsidRPr="00781BA7" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
+    <w:p w14:paraId="4FA42512" w14:textId="77777777" w:rsidR="00C76648" w:rsidRPr="005179BF" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Какова значимость устранения этих пробелов?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672EF56F" w14:textId="3188551C" w:rsidR="00C76648" w:rsidRPr="00781BA7" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
+    <w:p w14:paraId="672EF56F" w14:textId="3FA50F8F" w:rsidR="00C76648" w:rsidRPr="005179BF" w:rsidRDefault="00C76648" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Введение должно предоставлять общую информацию о теме исследования и подчеркнуть основные цели работы. Следует обсуждать только </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Введение должно предоставлять общую информацию о теме исследования и подчеркнуть основные цели работы. Следует обсуждать только главные и релевантные аспекты предыдущих исследований, приведших к постановке целей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740305AA" w14:textId="1E5C98F6" w:rsidR="00FD1E77" w:rsidRPr="005179BF" w:rsidRDefault="00FD1E77" w:rsidP="00CA186F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">главные и релевантные аспекты предыдущих исследований, приведших к постановке целей. </w:t>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Пробел в исследовании</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В разделе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Пробел в исследовании</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> авторы должны четко определить научный пробел, выявленный в ранее опубликованных исследованиях.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Следует указать:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE0B6EA" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="32FD39E1" w14:textId="77777777" w:rsidR="00FD1E77" w:rsidRPr="005179BF" w:rsidRDefault="00FD1E77" w:rsidP="00CA186F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">какой аспект проблемы остается недостаточно изученным; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A22E9A" w14:textId="77777777" w:rsidR="00FD1E77" w:rsidRPr="005179BF" w:rsidRDefault="00FD1E77" w:rsidP="00CA186F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ограничения предыдущих исследований; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E296D2" w14:textId="77777777" w:rsidR="00FD1E77" w:rsidRPr="005179BF" w:rsidRDefault="00FD1E77" w:rsidP="00CA186F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">какие теоретические, методологические или прикладные вопросы остаются открытыми; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C0DE12" w14:textId="77777777" w:rsidR="00FD1E77" w:rsidRPr="005179BF" w:rsidRDefault="00FD1E77" w:rsidP="00CA186F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">каким образом настоящее исследование восполняет данный пробел. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A84373" w14:textId="5394F949" w:rsidR="00FD1E77" w:rsidRPr="005179BF" w:rsidRDefault="00FD1E77" w:rsidP="00CA186F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Рекомендуемый объем: 80–150 слов.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1B7F" w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Раздел не должен представлять собой простое резюме обзора литературы. Он должен логически обосновывать </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>необходимость проведения настоящего исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE92D04" w14:textId="1CE2565C" w:rsidR="007F1B7F" w:rsidRPr="005179BF" w:rsidRDefault="007F1B7F" w:rsidP="00CA186F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Научная новизна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В каждой статье должен быть представлен раздел </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Научная новизна».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Данный раздел раскрывает, чем настоящее исследование отличается от ранее опубликованных работ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Рекомендуемый объем: 100–200 слов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Необходимо ответить на следующие вопросы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5870BE21" w14:textId="77777777" w:rsidR="007F1B7F" w:rsidRPr="005179BF" w:rsidRDefault="007F1B7F" w:rsidP="007F1B7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">что впервые выполнено в данном исследовании; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783AE35B" w14:textId="77777777" w:rsidR="007F1B7F" w:rsidRPr="005179BF" w:rsidRDefault="007F1B7F" w:rsidP="007F1B7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">каким образом расширены или дополнены существующие знания; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0631256E" w14:textId="77777777" w:rsidR="007F1B7F" w:rsidRPr="005179BF" w:rsidRDefault="007F1B7F" w:rsidP="007F1B7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">какие новые научные результаты получены; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26759ABE" w14:textId="77777777" w:rsidR="007F1B7F" w:rsidRPr="005179BF" w:rsidRDefault="007F1B7F" w:rsidP="007F1B7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в чем заключается научная ценность исследования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BE4431" w14:textId="77777777" w:rsidR="007F1B7F" w:rsidRPr="005179BF" w:rsidRDefault="007F1B7F" w:rsidP="00DB3E7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Не допускается использование общих утверждений («тема является актуальной», «проблема имеет большое значение») вместо описания научной новизны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE0B6EA" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A919059" w14:textId="5601AB2C" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="5A919059" w14:textId="4B266AD1" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>ОБЗОР ЛИТЕРАТУРЫ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4AF295" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="0F4AF295" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Этот раздел в основном поддерживает фон исследования, предоставляя доказательства в поддержку предложенной гипотезы. Он должен быть более подробным и всесторонне описывать все исследования, упомянутые в разделе о фоне исследования. Также необходимо подробно рассмотреть все работы, которые составляют доказательную базу для настоящего исследования, и обсудить текущие тенденции в данной области.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49490131" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="49490131" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Для написания этого раздела потребуется провести тщательный поиск литературы по различным исследованиям, относящимся к широкой теме вашего исследования. Это позволит читателю ознакомиться с областью вашего исследования. Желательно организовать материалы </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тематически</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> и обсуждать их </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>хронологически</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, чтобы читатели понимали эволюцию и прогресс в данной области. Другими </w:t>
-[...9 lines deleted...]
-        <w:t>словами, отдельные темы следует обсуждать в хронологическом порядке, чтобы показать, что уже было сделано, и какие направления следует развивать в будущем.</w:t>
+        <w:t>, чтобы читатели понимали эволюцию и прогресс в данной области. Другими словами, отдельные темы следует обсуждать в хронологическом порядке, чтобы показать, что уже было сделано, и какие направления следует развивать в будущем.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC34814" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="7DC34814" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="411340E9" w14:textId="77E675FB" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="411340E9" w14:textId="2A3EE893" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>III. МАТЕРИАЛЫ И МЕТОДЫ</w:t>
+        <w:t>МАТЕРИАЛЫ И МЕТОДЫ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BFB177" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="64BFB177" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Хорошо оформленный раздел «Методы» закладывает основу вашего исследования, описывая различные методы, использованные для получения результатов. Методы, применяемые для достижения целей исследования, должны быть описаны </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>точно и подробно</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>, чтобы компетентный читатель мог повторить работу автора.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29082009" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="29082009" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>A. Этическое одобрение и информированное согласие</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C1D223" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="37C1D223" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Все исследования с участием людей, использованием данных о людях или животных должны соответствовать международным и институциональным этическим стандартам. Авторы обязаны указать:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A74C87" w14:textId="1CEEC0E8" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="00987C8A" w:rsidP="00781BA7">
+    <w:p w14:paraId="21A74C87" w14:textId="1CEEC0E8" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="00987C8A" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:r w:rsidR="008160A0" w:rsidRPr="00781BA7">
+      <w:r w:rsidR="008160A0" w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Этическое одобрение</w:t>
       </w:r>
-      <w:r w:rsidR="008160A0" w:rsidRPr="00781BA7">
+      <w:r w:rsidR="008160A0" w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>: название одобряющего этического комитета или учреждения, номер(а) одобрения или заявление об отсутствии необходимости одобрения (если применимо).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2F9948" w14:textId="7D4FF63F" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="00987C8A" w:rsidP="00781BA7">
+    <w:p w14:paraId="2A2F9948" w14:textId="7D4FF63F" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="00987C8A" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:r w:rsidR="008160A0" w:rsidRPr="00781BA7">
+      <w:r w:rsidR="008160A0" w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Информированное согласие</w:t>
       </w:r>
-      <w:r w:rsidR="008160A0" w:rsidRPr="00781BA7">
+      <w:r w:rsidR="008160A0" w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>: для исследований с участием людей необходимо подтвердить, что письменное информированное согласие было получено от всех участников (или их законных представителей). Если требуется согласие на публикацию идентифицируемых данных, укажите это.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F182882" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="7F182882" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Примеры формулировок:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD6FCC2" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="5CD6FCC2" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>«Это исследование было одобрено Этическим комитетом [учреждение] (№ одобрения XYZ).»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAB904B" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="3EAB904B" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>«Информированное согласие было получено от всех участников исследования.»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CB63B6" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="56CB63B6" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Рукописи, не соответствующие требованиям этики, могут быть отклонены. Исключения (например, ретроспективные анонимизированные данные) должны быть обоснованы в соответствии с местными нормативами.</w:t>
+        <w:t xml:space="preserve">Рукописи, не соответствующие требованиям этики, могут быть отклонены. Исключения (например, ретроспективные </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>анонимизированные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данные) должны быть обоснованы в соответствии с местными нормативами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BD2E7C" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="53BD2E7C" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Нумерованные списки можно оформлять следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAD1E12" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="1BAD1E12" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Первый пункт;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6755E7" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="5B6755E7" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Второй пункт;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2657760E" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
+    <w:p w14:paraId="2657760E" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="005179BF" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Третий пункт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0458C996" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="005179BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Маркированные списки выглядят так:</w:t>
+        <w:t>Маркированные списки выглядят</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> так:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3A3271" w14:textId="77777777" w:rsidR="008160A0" w:rsidRPr="00781BA7" w:rsidRDefault="008160A0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
@@ -4062,71 +6472,71 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Третий пункт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1200A8" w14:textId="77777777" w:rsidR="008B1AE2" w:rsidRPr="00781BA7" w:rsidRDefault="008B1AE2" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF57263" w14:textId="52BC478E" w:rsidR="008B1AE2" w:rsidRPr="00781BA7" w:rsidRDefault="006662FA" w:rsidP="00781BA7">
+    <w:p w14:paraId="5BF57263" w14:textId="09292E6F" w:rsidR="008B1AE2" w:rsidRPr="00781BA7" w:rsidRDefault="006662FA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>IV. РЕЗУЛЬТАТЫ И ОБСУЖДЕНИЕ</w:t>
+        <w:t>РЕЗУЛЬТАТЫ И ОБСУЖДЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F0D8C5" w14:textId="77777777" w:rsidR="008B1AE2" w:rsidRPr="00781BA7" w:rsidRDefault="008B1AE2" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Хорошо представленный раздел результатов в сочетании с убедительным обсуждением, безусловно, продемонстрирует новизну и значимость вашего исследования. Он должен предоставлять </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
@@ -4147,51 +6557,51 @@
     </w:p>
     <w:p w14:paraId="39B8C114" w14:textId="77777777" w:rsidR="008B1AE2" w:rsidRPr="00781BA7" w:rsidRDefault="008B1AE2" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>A. Рисунки и таблицы (Подраздел уровень 2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD3E8FD" w14:textId="77777777" w:rsidR="008B1AE2" w:rsidRPr="00781BA7" w:rsidRDefault="008B1AE2" w:rsidP="00781BA7">
+    <w:p w14:paraId="7FD3E8FD" w14:textId="282CF611" w:rsidR="008B1AE2" w:rsidRPr="00781BA7" w:rsidRDefault="008B1AE2" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Рисунки и таблицы следует вставлять в основной текст </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
@@ -4210,182 +6620,241 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Рис. 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Таблица 1</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. Большие рисунки и таблицы могут занимать обе колонки. Подписи к рисункам должны быть </w:t>
+        <w:t xml:space="preserve">Таблица </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>по центру под рисунком</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, подписи к таблицам — </w:t>
+        <w:t xml:space="preserve">. Большие рисунки и таблицы могут занимать обе колонки. Подписи к рисункам должны быть </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>по центру над таблицей</w:t>
+        <w:t>по центру под рисунком</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Избегайте размещения рисунков и таблиц до их первого упоминания в тексте. Используйте аббревиатуру </w:t>
+        <w:t xml:space="preserve">, подписи к таблицам — </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>«Рис. 1»</w:t>
+        <w:t>по центру над таблицей</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>, даже в начале предложения.</w:t>
+        <w:t xml:space="preserve">. Избегайте размещения рисунков и таблиц до их первого упоминания в тексте. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAD2AE3" w14:textId="21678F6E" w:rsidR="008B1AE2" w:rsidRPr="00781BA7" w:rsidRDefault="008B1AE2" w:rsidP="00781BA7">
+    <w:p w14:paraId="041A62C2" w14:textId="034B66C6" w:rsidR="00B931CF" w:rsidRDefault="00B931CF" w:rsidP="00B931CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB2798A" w14:textId="2E099144" w:rsidR="00B931CF" w:rsidRPr="005179BF" w:rsidRDefault="00B931CF" w:rsidP="00B931CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="715325B2" wp14:editId="34BBBDA7">
-[...2 lines deleted...]
-            <wp:docPr id="1279231257" name="Рисунок 4"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56BB9C63" wp14:editId="6CAFC446">
+            <wp:extent cx="2688590" cy="1828800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="图片 9"/>
+                    <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1971675" cy="1685925"/>
+                      <a:ext cx="2688590" cy="1828800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="01B1596D" w14:textId="77777777" w:rsidR="00B931CF" w:rsidRPr="005179BF" w:rsidRDefault="00B931CF" w:rsidP="00B931CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD954E4" w14:textId="4EFAAC50" w:rsidR="00B931CF" w:rsidRPr="00B931CF" w:rsidRDefault="00B931CF" w:rsidP="00B931CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Рисунок 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Ввод данных в модуль расчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A1F818" w14:textId="77777777" w:rsidR="00B931CF" w:rsidRPr="00781BA7" w:rsidRDefault="00B931CF" w:rsidP="00B931CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="57B056C4" w14:textId="287E1FA7" w:rsidR="008B1AE2" w:rsidRPr="00781BA7" w:rsidRDefault="008B1AE2" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Для подписей осей на рисунках используйте </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -4625,51 +7094,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39ABA913" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781BA7">
               <w:rPr>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Курсив</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913261" w:rsidRPr="006153EF" w14:paraId="7EA2E3D9" w14:textId="77777777" w:rsidTr="00494AF6">
+      <w:tr w:rsidR="00913261" w:rsidRPr="00DA36D3" w14:paraId="7EA2E3D9" w14:textId="77777777" w:rsidTr="00494AF6">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D8554D3" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781BA7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
@@ -4725,51 +7194,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A54B4A4" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913261" w:rsidRPr="006153EF" w14:paraId="3FE0B40C" w14:textId="77777777" w:rsidTr="00494AF6">
+      <w:tr w:rsidR="00913261" w:rsidRPr="00DA36D3" w14:paraId="3FE0B40C" w14:textId="77777777" w:rsidTr="00494AF6">
         <w:trPr>
           <w:trHeight w:val="948"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A0BE7BA" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781BA7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
@@ -4984,59 +7453,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="602BD6DF" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781BA7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Место работы авторов (аффилиация), основной текст, формулы, первые </w:t>
-[...7 lines deleted...]
-              <w:t>буквы в названиях разделов</w:t>
+              <w:t>Место работы авторов (аффилиация), основной текст, формулы, первые буквы в названиях разделов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CDF2446" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5281,666 +7742,722 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Таблицы могут иметь подвал (футер).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055F2B07" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="figurecaption"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5BF129" w14:textId="1DFF36DF" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+    <w:p w14:paraId="18CC5054" w14:textId="77777777" w:rsidR="00AD2004" w:rsidRDefault="00AD2004" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>1)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00325E01" w:rsidRPr="00781BA7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5BF129" w14:textId="6A214120" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00325E01" w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Подраздел (Уровень 3)</w:t>
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Здесь содержимое подраздела (Уровень 3).</w:t>
+        <w:t>Подраздел (Уровень 3)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4748FFF3" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+    <w:p w14:paraId="2D446A8E" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="292F98DE" w14:textId="19B4C53E" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+    <w:p w14:paraId="3532ADC4" w14:textId="283FA908" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>2)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00325E01" w:rsidRPr="00781BA7">
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Здесь содержимое подраздела (Уровень 3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4748FFF3" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292F98DE" w14:textId="19B4C53E" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00325E01" w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00913261" w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Подраздел (Уровень 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AB0E53" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C86644C" w14:textId="185150EF" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Здесь содержимое подраздела (Уровень 4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202A384E" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007A94DE" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>B. Список литературы</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>B. Список литературы</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="79ADC9C2" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
-[...152 lines deleted...]
-    <w:p w14:paraId="59E69936" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+    <w:p w14:paraId="11EF569E" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+    </w:p>
+    <w:p w14:paraId="79ADC9C2" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нумеруйте ссылки последовательно в квадратных скобках [1]. После скобок </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>не ставится знак препинания</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [2]. Используйте форму «Фамилия автора [3]» в начале предложения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2211C3" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В списке литературы указывайте </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>всех авторов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>; если авторов больше трёх, используйте «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.». Статьи, которые ещё не опубликованы, даже если поданы в журнал, следует указывать как «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>неопубликовано</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» [4]. Статьи, принятые к публикации, следует указывать как «в печати» [5]. В заголовках статей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>первое слово пишется с заглавной буквы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, все остальные слова — кроме союзов, предлогов длиной менее семи букв и предлогов с существительными — пишутся со строчной буквы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051035A4" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для статей, опубликованных в переводных журналах, указывайте </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>английскую цитату</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Для онлайн-источников обязательно укажите </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>URL и дату обращения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA6B70C" w14:textId="220EAC22" w:rsidR="00913261" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E69936" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>C. Сноски</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>C. Сноски</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7E909523" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
-[...60 lines deleted...]
-    <w:p w14:paraId="1E649460" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+    <w:p w14:paraId="52CDF4DB" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+    </w:p>
+    <w:p w14:paraId="7E909523" w14:textId="77777777" w:rsidR="00913261" w:rsidRPr="00781BA7" w:rsidRDefault="00913261" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноски нумеруются отдельно в виде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>надстрочных цифр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ¹, ², …. Сам текст сноски размещается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>внизу колонки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, в которой она была указана, как показано в этой колонке. См. пример сноски на первой странице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04589159" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E649460" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>D. Аббревиатуры и акронимы</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>D. Аббревиатуры и акронимы</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="139CF182" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
-[...67 lines deleted...]
-    <w:p w14:paraId="06E9B869" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+    <w:p w14:paraId="4A8E4BE4" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+    </w:p>
+    <w:p w14:paraId="139CF182" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Определяйте аббревиатуры и акронимы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>при первом их упоминании в тексте</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, даже если они уже были определены в аннотации. Не используйте аббревиатуры в заголовке, если это </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>необходимо только в крайнем случае</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028BC18E" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E9B869" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>E. Уравнения</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>E. Уравнения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB8B14C" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F543FC1" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Уравнения должны быть </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
@@ -5994,102 +8511,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>выравниваются по правому краю</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, как в уравнении (1). </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Курсивом</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выделяйте римские символы для величин и переменных, но не греческие символы. Пунктуация (запятые или точки) ставится, если уравнение является частью предложения, например:</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLine="425"/>
+        <w:t xml:space="preserve"> выделяйте римские </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>символы для величин и переменных, но не греческие символы. Пунктуация (запятые или точки) ставится, если уравнение является частью предложения, например:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B07B2C2" w14:textId="356EADBB" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-6"/>
         </w:rPr>
         <w:object w:dxaOrig="880" w:dyaOrig="279" w14:anchorId="512DB102">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:44.5pt;height:14pt" o:ole="">
-            <v:imagedata r:id="rId28" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:44.5pt;height:14.5pt" o:ole="">
+            <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1832931103" r:id="rId29"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1846677985" r:id="rId22"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
@@ -6215,190 +8730,187 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>SI</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.) Если ваш родной язык не английский, рекомендуется попросить коллегу, владеющего английским, вычитать вашу статью.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C19A9F6" w14:textId="50AEF046" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F9A1875" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+    <w:p w14:paraId="5F9A1875" w14:textId="6CB8FA79" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>V. ЗАКЛЮЧЕНИЕ</w:t>
+        <w:t>ЗАКЛЮЧЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A93565" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Раздел «Заключение» является ключевым элементом статьи. Он должен дополнять аннотацию и обычно используется экспертами для оценки инженерного содержания работы. Заключение — это не просто сводка основных тем или повторная формулировка исследовательской задачи, а синтез ключевых моментов и, при необходимости, рекомендации новых направлений для будущих исследований.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E35477" w14:textId="77777777" w:rsidR="00987C8A" w:rsidRPr="00781BA7" w:rsidRDefault="00987C8A" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="377224F4" w14:textId="11FD9900" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+    <w:p w14:paraId="377224F4" w14:textId="11FD9900" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00CA186F">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ПРИЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31008680" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>При необходимости приложения нумеруются буквами: A, B, C… В приложениях рисунки, таблицы и т. д. должны иметь обозначения, начинающиеся с буквы «A», например, Рис. A1, Таблица A1 и т. д.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD2B52B" w14:textId="77777777" w:rsidR="00987C8A" w:rsidRPr="00781BA7" w:rsidRDefault="00987C8A" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C349884" w14:textId="542C2D4D" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+    <w:p w14:paraId="7C349884" w14:textId="542C2D4D" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00CA186F">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>КОНФЛИКТ ИНТЕРЕСОВ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1755249A" w14:textId="33C9DA40" w:rsidR="009D6984" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Укажите, существовал ли конфликт интересов при выполнении работы. Если да, опишите любые личные, профессиональные или финансовые отношения, которые могут быть расценены как конфликт интересов. Если конфликта интересов нет, </w:t>
+        <w:t xml:space="preserve">Укажите, существовал ли конфликт интересов при выполнении работы. Если да, опишите любые личные, профессиональные или финансовые отношения, которые могут быть расценены как </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>добавьте:</w:t>
+        <w:t>конфликт интересов. Если конфликта интересов нет, добавьте:</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>«Авторы заявляют об отсутствии конфликта интересов».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="124651B4" w14:textId="06376CCA" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6504,158 +9016,189 @@
         <w:br/>
         <w:t>Все авторы одобрили финальную версию работы.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5CD1A0" w14:textId="241E6D05" w:rsidR="00F77084" w:rsidRDefault="00F77084" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Авторский вклад (таксономия CRediT)</w:t>
-[...33 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Авторский вклад (таксономия </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6A58" w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1EA8" w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Автор 1: концептуализация (ведущий), методология, написание — первый вариант. Автор 2: формальный анализ, курирование данных, визуализация. Автор 3: исследование, ресурсы, написание — рецензирование и редактирование. Автор 4: научное руководство, администрирование проекта, привлечение финансирования.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="36A92426" w14:textId="3DD576FB" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+    <w:p w14:paraId="3E492B76" w14:textId="77777777" w:rsidR="00781BA7" w:rsidRPr="00781BA7" w:rsidRDefault="00781BA7" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+    </w:p>
+    <w:p w14:paraId="36A92426" w14:textId="3DD576FB" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>ФИНАНСИРОВАНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DC959B" w14:textId="77777777" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00781BA7">
+    <w:p w14:paraId="11DC959B" w14:textId="2D0896C7" w:rsidR="005E51C6" w:rsidRPr="00781BA7" w:rsidRDefault="005E51C6" w:rsidP="00C0740A">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Укажите информацию о финансировании, например:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidR="00C0740A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>«Это исследование финансировалось [название фонда], грант № XX»</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidR="00C0740A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>Если финансирования не было, этот раздел можно удалить.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343C3A2C" w14:textId="77777777" w:rsidR="00987C8A" w:rsidRPr="00781BA7" w:rsidRDefault="00987C8A" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>БЛАГОДАРНОСТИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DBF843C" w14:textId="5CE68590" w:rsidR="009D6984" w:rsidRPr="00781BA7" w:rsidRDefault="00987C8A" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
@@ -6673,148 +9216,254 @@
         <w:t>Авторы выражают благодарность A, B, C.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3D7351" w14:textId="5F4AB73C" w:rsidR="00DB276B" w:rsidRPr="00781BA7" w:rsidRDefault="00DB276B" w:rsidP="00781BA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Авторское право © 2026 принадлежит автору(ам).</w:t>
+        <w:t>Авторское право © 2026 принадлежит автору(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Данная статья распространяется на условиях открытого доступа в соответствии с лицензией </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-[...85 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>creativecommons</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>org</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>licenses</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>by</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>-</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:instrText>sa</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4" w:rsidRPr="005179BF">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">/4.0/" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006153EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006153EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006153EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Commons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006153EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006153EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Attribution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006153EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006153EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ShareAlike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006153EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006153EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>International</w:t>
+      </w:r>
+      <w:r w:rsidR="009C21B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>CC</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -6903,892 +9552,4753 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0382361E" w14:textId="1815351F" w:rsidR="00713D52" w:rsidRDefault="00713D52" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00A3A548" w14:textId="77777777" w:rsidR="00781BA7" w:rsidRPr="00781BA7" w:rsidRDefault="00781BA7" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="118BC4F1" w14:textId="5C45F984" w:rsidR="00987C8A" w:rsidRPr="00781BA7" w:rsidRDefault="00987C8A" w:rsidP="00781BA7">
+    <w:p w14:paraId="118BC4F1" w14:textId="5C45F984" w:rsidR="00987C8A" w:rsidRPr="00CA186F" w:rsidRDefault="00987C8A" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>СПИСОК</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
+      <w:r w:rsidRPr="00CA186F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ЛИТЕРАТУРЫ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA12416" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>Журнальные статьи</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF21AAA" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">[1] S. Chen, B. Mulgrew, and P. M. Grant, «A clustering technique for digital communications channel equalization using radial basis function networks», </w:t>
+        <w:t xml:space="preserve">[1] S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Chen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Mulgrew</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P. M. Grant, «A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>clustering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>technique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>digital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>communications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>channel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>equalization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>radial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>function</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>networks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>IEEE Transactions on Neural Networks</w:t>
-[...8 lines deleted...]
-        <w:t>, vol. 4, pp. 570–578, Jul. 1993.</w:t>
+        <w:t xml:space="preserve">IEEE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Transactions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Neural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Networks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>vol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 4, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 570–578, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Jul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. 1993.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F5A7D9" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">[2] J. U. Duncombe, «Infrared navigation—Part I: An assessment of feasibility», </w:t>
+        <w:t xml:space="preserve">[2] J. U. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Duncombe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>, «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Infrared</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>navigation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>feasibility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>IEEE Transactions on Electron Devices</w:t>
-[...8 lines deleted...]
-        <w:t>, vol. ED-11, pp. 34–39, Jan. 1959.</w:t>
+        <w:t xml:space="preserve">IEEE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Transactions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Electron Devices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>vol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ED-11, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 34–39, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. 1959.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C352399" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">[3] C. Y. Lin, M. Wu, J. A. Bloom, I. J. Cox, and M. Miller, «Rotation-, scale-, and translation-resilient public watermarking for images», </w:t>
+        <w:t xml:space="preserve">[3] C. Y. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Lin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Wu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Bloom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Cox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M. Miller, «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Rotation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>translation-resilient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>watermarking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>images</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>IEEE Transactions on Image Processing</w:t>
-[...8 lines deleted...]
-        <w:t>, vol. 10, no. 5, pp. 767–782, May 2001.</w:t>
+        <w:t xml:space="preserve">IEEE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Transactions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Image Processing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>vol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 10, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 5, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 767–782, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>May</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="721C3F16" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>Книги</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AD321E" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">[4] A. Cichocki and R. Unbehaven, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">[4] A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Cichocki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Unbehaven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>Neural Networks for Optimization and Signal Processing</w:t>
-[...8 lines deleted...]
-        <w:t>, 1st ed. Chichester, U.K.: Wiley, 1993, ch. 2, pp. 45–47.</w:t>
+        <w:t>Neural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Networks </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Optimization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Signal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Processing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1st </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Chichester</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, U.K.: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Wiley</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1993, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>ch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. 45–47.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F687DF1" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">[5] W.-K. Chen, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">[5] W.-K. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Chen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>Linear Networks and Systems</w:t>
-[...8 lines deleted...]
-        <w:t>. Belmont, CA, USA: Wadsworth, 1993, pp. 123–135.</w:t>
+        <w:t>Linear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Networks </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Systems</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Belmont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, CA, USA: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Wadsworth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1993, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. 123–135.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B4669B" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[6] H. V. Poor, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>An Introduction to Signal Detection and Estimation</w:t>
-[...8 lines deleted...]
-        <w:t>. New York, NY, USA: Springer-Verlag, 1985, ch. 4.</w:t>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Signal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Detection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Estimation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. New York, NY, USA: Springer-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Verlag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1985, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>ch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540E6463" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>Главы в книгах (с редактором)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472E1E41" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">[7] R. A. Scholtz, «The spread spectrum concept», in </w:t>
-      </w:r>
+        <w:t xml:space="preserve">[7] R. A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Scholtz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, «The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>spread</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>spectrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>concept</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>Multiple Access</w:t>
-[...8 lines deleted...]
-        <w:t>, N. Abramson, Ed. Piscataway, NJ, USA: IEEE Press, 1993, ch. 3, pp. 121–123.</w:t>
+        <w:t>Multiple</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Access</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Abramson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Ed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Piscataway</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, NJ, USA: IEEE Press, 1993, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>ch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 3, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. 121–123.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4B90DC" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">[8] G. O. Young, «Synthetic structure of industrial plastics», in </w:t>
-      </w:r>
+        <w:t>[8] G. O. Young, «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Synthetic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>structure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>industrial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>plastics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>Plastics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
-[...6 lines deleted...]
-        <w:t>, 2nd ed., vol. 3, J. Peters, Ed. New York, NY, USA: McGraw-Hill, 1964, pp. 15–64.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2nd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>vol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 3, J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Peters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Ed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. New York, NY, USA: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>McGraw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Hill, 1964, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. 15–64.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4281D2A2" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>Материалы опубликованных конференций</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097A7363" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">[9] M. B. Kasmani, «A sociolinguistic study of vowel harmony in Persian (usage of vowel harmony across age groups)», in </w:t>
+        <w:t xml:space="preserve">[9] M. B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Kasmani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, «A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>sociolinguistic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>vowel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>harmony</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Persian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>usage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>vowel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>harmony</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>across</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>age</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>groups</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)», </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>International Proceedings of Economics Development and Research</w:t>
-[...8 lines deleted...]
-        <w:t>, C. Dan, Ed., vol. 26, 2011, pp. 359–366.</w:t>
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Proceedings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Economics Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Ed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>vol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 26, 2011, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. 359–366.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A94AF9" w14:textId="3F6D17B1" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
+    <w:p w14:paraId="39A94AF9" w14:textId="70F09D9A" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>[10] W. D. Doyle, «Magnetization reversal in</w:t>
-      </w:r>
+        <w:t xml:space="preserve">[10] W. D. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Doyle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>, «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Magnetization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>reversal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA7">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>films</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>biaxial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>anisotropy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>Proceedings of the 1987 INTERMAG Conference</w:t>
-[...8 lines deleted...]
-        <w:t>, 1987, pp. 2.2-1–2.2-6.</w:t>
+        <w:t>Proceedings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1987 INTERMAG Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1987, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. 2.2-1–2.2-6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6362F094" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>Доклады, представленные на конференциях</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B43701" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">[11] G. W. Juette and L. E. Zeffanella, «Radio noise currents in short sections of bundled conductors», presented at the </w:t>
+        <w:t xml:space="preserve">[11] G. W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Juette</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L. E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Zeffanella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, «Radio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>noise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>currents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>short</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>sections</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>bundled</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>conductors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>IEEE Summer Power Meeting</w:t>
-[...8 lines deleted...]
-        <w:t>, Dallas, TX, USA, Jun. 22–27, 1990.</w:t>
+        <w:t xml:space="preserve">IEEE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Summer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Power </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Meeting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Dallas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, TX, USA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Jun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. 22–27, 1990.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED35572" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>Диссертации</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C81E802" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>[12] J. Williams, «Narrow-band analyzer», Ph.D. dissertation, Dept. of Electrical Engineering, Harvard University, Cambridge, MA, USA, 1993.</w:t>
+        <w:t>[12] J. Williams, «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Narrow-band</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Ph.D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>dissertation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Dept</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Electrical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Engineering, Harvard University, Cambridge, MA, USA, 1993.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAE564A" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>[13] N. Kawasaki, «Parametric study of thermal and chemical nonequilibrium nozzle flow», M.S. thesis, Dept. of Electrical Engineering, Osaka University, Osaka, Japan, 1993.</w:t>
+        <w:t xml:space="preserve">[13] N. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Kawasaki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>, «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Parametric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>thermal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>chemical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>nonequilibrium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>nozzle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>flow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», M.S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>thesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Dept</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Electrical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Engineering, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Osaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Osaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>, Japan, 1993.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167B6526" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>Патенты</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E42ABD" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>[14] J. P. Wilkinson, «Nonlinear resonant circuit devices», U.S. Patent 3 624 12, Jul. 16, 1990.</w:t>
+        <w:t xml:space="preserve">[14] J. P. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Wilkinson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>, «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Nonlinear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>resonant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>circuit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>devices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», U.S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Patent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 624 12, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Jul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. 16, 1990.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542C1F8E" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Стандарты</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC3725D" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">[15] </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>Letter Symbols for Quantities</w:t>
-      </w:r>
+        <w:t>Letter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Symbols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Quantities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>, ANSI Standard Y10.5-1968.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DECF1F" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
@@ -7803,103 +14313,213 @@
         </w:rPr>
         <w:t>Справочники и технические руководства</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBC9F71" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">[16] </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>Transmission Systems for Communications</w:t>
-[...8 lines deleted...]
-        <w:t>, 3rd ed. Winston-Salem, NC, USA: Western Electric Co., 1985, pp. 44–60.</w:t>
+        <w:t>Transmission</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Systems </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Communications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 3rd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Winston-Salem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, NC, USA: Western Electric Co., 1985, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>. 44–60.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553DA151" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">[17] </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>Motorola Semiconductor Data Manual</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Motorola Semiconductor Data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Manual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>. Phoenix, AZ, USA: Motorola Semiconductor Products Inc., 1989.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3937E37E" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
@@ -7912,209 +14532,585 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
         <w:t>Онлайн-журналы</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301F1AF0" w14:textId="77777777" w:rsidR="00585BFA" w:rsidRPr="00781BA7" w:rsidRDefault="00585BFA" w:rsidP="00781BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">[18] R. J. Vidmar, «On the use of atmospheric plasmas as electromagnetic reflectors», </w:t>
+        <w:t xml:space="preserve">[18] R. J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Vidmar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, «On </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>atmospheric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>plasmas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>electromagnetic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>reflectors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
         </w:rPr>
-        <w:t>IEEE Transactions on Plasma Science</w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId31" w:tgtFrame="_new" w:history="1">
+        <w:t xml:space="preserve">IEEE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Transactions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Plasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>vol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 21, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 3, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 876–880, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Aug</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 1992. [Online]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t>Available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00781BA7">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
           </w:rPr>
           <w:t>http://www.halcyon.com/pub/journals/21ps03-vidmar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53EC7FA9" w14:textId="32EA56E7" w:rsidR="005705F0" w:rsidRPr="00781BA7" w:rsidRDefault="005705F0" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="aff8"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A58FB0B" w14:textId="3562C55C" w:rsidR="004139BD" w:rsidRPr="00781BA7" w:rsidRDefault="005705F0" w:rsidP="00781BA7">
+    <w:p w14:paraId="5A58FB0B" w14:textId="3562C55C" w:rsidR="004139BD" w:rsidRPr="00CA186F" w:rsidRDefault="005705F0" w:rsidP="00CA186F">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA186F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1344FF89" w14:textId="21860452" w:rsidR="004139BD" w:rsidRPr="00781BA7" w:rsidRDefault="00AF6E8D" w:rsidP="00781BA7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Список литературы оформляется в соответствии с международным стандартом </w:t>
+      </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...18 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Список литературы оформляется в соответствии с международным стандартом </w:t>
-      </w:r>
+        <w:t xml:space="preserve">IEEE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>IEEE Reference Style</w:t>
+        <w:t>Reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Style</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> и приводится в порядке упоминания источников в тексте статьи. Все источники должны быть представлены на английском языке. Если оригинал источника опубликован на русском</w:t>
       </w:r>
       <w:r w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> или другом неанглийском языке, необходимо использовать официальный перевод на английский язык. При отсутствии официального перевода допускается транслитерация с обязательным переводом названия источника на английский язык в квадратных скобках</w:t>
       </w:r>
       <w:r w:rsidR="001C35C0" w:rsidRPr="00781BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004139BD" w:rsidRPr="00781BA7" w:rsidSect="00781BA7">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B5BF538" w14:textId="77777777" w:rsidR="00382E2A" w:rsidRDefault="00382E2A" w:rsidP="008B57CF">
+    <w:p w14:paraId="2AA2F871" w14:textId="77777777" w:rsidR="009C21B4" w:rsidRDefault="009C21B4" w:rsidP="008B57CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04ABED63" w14:textId="77777777" w:rsidR="00382E2A" w:rsidRDefault="00382E2A" w:rsidP="008B57CF">
+    <w:p w14:paraId="3416787E" w14:textId="77777777" w:rsidR="009C21B4" w:rsidRDefault="009C21B4" w:rsidP="008B57CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8175,100 +15171,526 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-340696192"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="0725718C" w14:textId="039B3F56" w:rsidR="009B5A53" w:rsidRDefault="009B5A53">
+        <w:pPr>
+          <w:pStyle w:val="a7"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="2DE799E9" w14:textId="77777777" w:rsidR="009B5A53" w:rsidRDefault="009B5A53">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="159117656"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="69511E5B" w14:textId="58FB787E" w:rsidR="009B5A53" w:rsidRDefault="009B5A53">
+        <w:pPr>
+          <w:pStyle w:val="a7"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="674029FC" w14:textId="77777777" w:rsidR="009B5A53" w:rsidRDefault="009B5A53">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48DB92D0" w14:textId="77777777" w:rsidR="00382E2A" w:rsidRDefault="00382E2A" w:rsidP="008B57CF">
+    <w:p w14:paraId="288EBFDA" w14:textId="77777777" w:rsidR="009C21B4" w:rsidRDefault="009C21B4" w:rsidP="008B57CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DA08FC4" w14:textId="77777777" w:rsidR="00382E2A" w:rsidRDefault="00382E2A" w:rsidP="008B57CF">
+    <w:p w14:paraId="76756992" w14:textId="77777777" w:rsidR="009C21B4" w:rsidRDefault="009C21B4" w:rsidP="008B57CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="78D57593" w14:textId="163CDE29" w:rsidR="008B57CF" w:rsidRPr="000B6234" w:rsidRDefault="008B57CF">
+  <w:p w14:paraId="0A48CA20" w14:textId="11118730" w:rsidR="00CA186F" w:rsidRDefault="00CA186F" w:rsidP="00CA186F">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t>e-</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A354CD">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A36B0F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t>ISSN: </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A36B0F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t>3134-8467</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A36B0F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t>p-</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A36B0F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t>ISSN: </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A36B0F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="646464"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="ru-KZ" w:eastAsia="ru-KZ"/>
+      </w:rPr>
+      <w:t>2309-1177</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="257EE2E7" w14:textId="687C0557" w:rsidR="00CA186F" w:rsidRPr="00882A92" w:rsidRDefault="00CA186F" w:rsidP="00CA186F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
-      <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00BB463D">
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FD37104" wp14:editId="78E5D0B0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>34925</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6305550" cy="19050"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Прямая соединительная линия 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm flipV="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6305550" cy="19050"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="12700"/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="4B15BEFA" id="Прямая соединительная линия 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="445.3pt,2.75pt" to="941.8pt,4.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAlWl9+AEAAAQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uO1DAQ3SNxB8t7OumgHiDq9CxmBBsE&#10;LX57j2N3LPkn23TSO2CN1EfgCixAGmmAMyQ3ouxkwggQEoiNVa7P86tX5fVppyTaM+eF0RVeLnKM&#10;mKamFnpX4ZcvHt65j5EPRNdEGs0qfGAen25u31q3tmSFaYysmUMAon3Z2go3IdgyyzxtmCJ+YSzT&#10;EOTGKRLg6nZZ7UgL6EpmRZ6fZK1xtXWGMu/Bez4G8Sbhc85oeMq5ZwHJCgO3kE6Xzot4Zps1KXeO&#10;2EbQiQb5BxaKCA2PzlDnJBD02olfoJSgznjDw4IalRnOBWWpB+hmmf/UzfOGWJZ6AXG8nWXy/w+W&#10;PtlvHRJ1hQuMNFEwov7D8GY49l/6j8MRDW/7b/3n/lN/2X/tL4d3YF8N78GOwf5qch9REZVsrS8B&#10;8Exv3XTzduuiLB13CnEp7CtYkiQUtI66NIfDPAfWBUTBeXI3X61WMC4KseWDHEzAy0aYCGedD4+Y&#10;USgaFZZCR5lISfaPfRhTr1OiW2rUAlBxLx+BIs+RWbLCQbIx7RnjoAUwGDmmLWRn0qE9gf0hlDId&#10;lhMXqSE7lnEh5VyYJx5/LJzyYylLG/o3xXNFetnoMBcroY373euhu6bMx3yQ8kbf0bww9SHNLAVg&#10;1ZLa07eIu3zznsp/fN7NdwAAAP//AwBQSwMEFAAGAAgAAAAhAMKdqrzbAAAABAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdfhJ1YRsKojEpRIqhD7A1jZJhH+i2G3Tt2c5wXE0&#10;o5lvqvXsrDiaKQ7BI9wtMhDGq6AH3yHsPl9vVyBiIq/JBm8QzibCur68qKjU4eQ/zLFNneASH0tC&#10;6FMaSymj6o2juAij8ex9hclRYjl1Uk904nJn5X2WLaWjwfNCT6NpeqO+24NDeHxpNm/2vWl3482y&#10;2RbnTaYUIV5fzc9PIJKZ018YfvEZHWpm2oeD11FYBD6SEPIcBJtF8cB6j7DKQdaV/A9f/wAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAAlWl9+AEAAAQEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDCnaq82wAAAAQBAAAPAAAAAAAAAAAAAAAAAFIE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="738C9D4B" w14:textId="42B49F2E" w:rsidR="00CA186F" w:rsidRPr="00502DE9" w:rsidRDefault="00CA186F" w:rsidP="00CA186F">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:i/>
-        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...4 lines deleted...]
-      <w:tab/>
+    <w:r w:rsidRPr="00F63235">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="747B428D" wp14:editId="37B50240">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>170187</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6154220" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Прямая соединительная линия 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6154220" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="12700"/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="59E19E81" id="Прямая соединительная линия 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,13.4pt" to="484.6pt,13.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDG+NM7wEAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uO1DAQ3SNxB8t7Op+BAUWdnsWMYIOg&#10;xecAHsfuWPJPtumkd8AaqY/AFViANNIAZ0huRNmdzowACYHYOOWqeq/qlSvLs15JtGXOC6NrXCxy&#10;jJimphF6U+PXrx7fe4SRD0Q3RBrNarxjHp+t7t5ZdrZipWmNbJhDQKJ91dkatyHYKss8bZkifmEs&#10;0xDkxikS4Oo2WeNIB+xKZmWen2adcY11hjLvwXtxCOJV4uec0fCcc88CkjWG3kI6XTov45mtlqTa&#10;OGJbQac2yD90oYjQUHSmuiCBoDdO/EKlBHXGGx4W1KjMcC4oSxpATZH/pOZlSyxLWmA43s5j8v+P&#10;lj7brh0STY1PMNJEwRMNH8e34374Onwa92h8N3wfvgyfh6vh23A1vgf7evwAdgwO15N7j07iJDvr&#10;KyA812s33bxduziWnjsVvyAY9Wn6u3n6rA+IgvO0eHC/LOGR6DGW3QCt8+EJMwpFo8ZS6DgYUpHt&#10;Ux+gGKQeU6JbatTBOpYP8/TEWezs0Euywk6yQ9oLxkE9VC8SXdo7di4d2hLYGEIp06GI2qCA1JAd&#10;YVxIOQPzPwOn/AhlaSf/BjwjUmWjwwxWQhv3u+qhP7bMD/nQ/i3d0bw0zS69UgrAciWF048Qt/f2&#10;PcFvftfVDwAAAP//AwBQSwMEFAAGAAgAAAAhAOveb8vaAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoQw6BpHEqhASIExAqVdy28TaJGq9D7Lbh71nEAY6zs5p5U65mN6gj&#10;TaH3bOB6kYAibrztuTWwfn+4ugUVIrLFwTMZ+KIAq+r8rMTC+hO/0bGOrZIQDgUa6GIcC61D05HD&#10;sPAjsXg7PzmMIqdW2wlPEu4GnSZJph32LA0djnTfUbOvD05Knm6eef1KeZ98Di/hAzf7x3pjzOXF&#10;fLcEFWmOf8/wgy/oUAnT1h/YBjUYkCHRQJoJv7h5lqegtr8HXZX6P371DQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMMb40zvAQAA9gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAOveb8vaAAAABgEAAA8AAAAAAAAAAAAAAAAASQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...4 lines deleted...]
-      <w:tab/>
+    <w:r w:rsidRPr="00502DE9">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>Вестник Карагандинского государственного индустриального университета</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DA36D3">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>. №</w:t>
+    </w:r>
+    <w:r w:rsidR="00DA36D3" w:rsidRPr="00DA36D3">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DA36D3">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>(5</w:t>
+    </w:r>
+    <w:r w:rsidR="00DA36D3" w:rsidRPr="00DA36D3">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DA36D3">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>),</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DA36D3">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:spacing w:val="-3"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DA36D3">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DA36D3">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:i/>
+        <w:spacing w:val="-5"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>г.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -8404,50 +15826,199 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01A5402C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3DCAE9A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04DE732F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="496072DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8516,51 +16087,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06A63286"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ECEE1BD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8629,51 +16200,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A167D6D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="208CF626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8778,51 +16349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AAB3DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFD4AED4"/>
     <w:lvl w:ilvl="0" w:tplc="50BEDB96">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -8867,51 +16438,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BF07E2B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FEE683A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8980,51 +16551,349 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22FF56DE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B254F348"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26B23131"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C3D2063A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B91792A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2DC8C4D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9129,51 +16998,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B5545F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9446AF3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9278,51 +17147,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ED57E81"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F4667DF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61665592"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA72B308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9427,51 +17445,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6211787F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55B2FB5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9568,204 +17586,241 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00025D06"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="00090417"/>
     <w:rsid w:val="00096C34"/>
     <w:rsid w:val="000B2C62"/>
     <w:rsid w:val="000B3B23"/>
     <w:rsid w:val="000B6234"/>
     <w:rsid w:val="000C3379"/>
     <w:rsid w:val="000F6A58"/>
     <w:rsid w:val="001237D8"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00151235"/>
     <w:rsid w:val="00152737"/>
     <w:rsid w:val="00170EAC"/>
     <w:rsid w:val="001C35C0"/>
     <w:rsid w:val="001D1AB9"/>
     <w:rsid w:val="001E0CA5"/>
     <w:rsid w:val="001F5444"/>
     <w:rsid w:val="0023334C"/>
     <w:rsid w:val="002444D0"/>
     <w:rsid w:val="00247235"/>
     <w:rsid w:val="00274713"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002B4C71"/>
     <w:rsid w:val="00325E01"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00357285"/>
     <w:rsid w:val="00382E2A"/>
     <w:rsid w:val="003E3CD1"/>
     <w:rsid w:val="003E6025"/>
     <w:rsid w:val="004030F9"/>
     <w:rsid w:val="004139BD"/>
     <w:rsid w:val="0049067A"/>
+    <w:rsid w:val="004A01C0"/>
     <w:rsid w:val="004D3444"/>
+    <w:rsid w:val="004E7DD1"/>
     <w:rsid w:val="004F570D"/>
     <w:rsid w:val="00515710"/>
+    <w:rsid w:val="005179BF"/>
     <w:rsid w:val="005504BF"/>
     <w:rsid w:val="00550D3C"/>
+    <w:rsid w:val="00563DD6"/>
     <w:rsid w:val="005705F0"/>
+    <w:rsid w:val="00573DF0"/>
     <w:rsid w:val="00585BFA"/>
     <w:rsid w:val="005B02B4"/>
     <w:rsid w:val="005E51C6"/>
     <w:rsid w:val="005F1EA8"/>
+    <w:rsid w:val="00613A02"/>
     <w:rsid w:val="006153EF"/>
     <w:rsid w:val="006662FA"/>
     <w:rsid w:val="006B4B02"/>
     <w:rsid w:val="006E023D"/>
     <w:rsid w:val="006E5427"/>
     <w:rsid w:val="00713D52"/>
+    <w:rsid w:val="00744B9D"/>
     <w:rsid w:val="0075706E"/>
     <w:rsid w:val="00757366"/>
     <w:rsid w:val="007628D6"/>
     <w:rsid w:val="00781BA7"/>
     <w:rsid w:val="007E59A7"/>
+    <w:rsid w:val="007F1B7F"/>
     <w:rsid w:val="008160A0"/>
+    <w:rsid w:val="00830B39"/>
     <w:rsid w:val="00861672"/>
     <w:rsid w:val="008A1EAF"/>
     <w:rsid w:val="008B1AE2"/>
     <w:rsid w:val="008B57CF"/>
     <w:rsid w:val="008D5B45"/>
     <w:rsid w:val="008F63AE"/>
     <w:rsid w:val="00913261"/>
     <w:rsid w:val="00952B65"/>
     <w:rsid w:val="00987C8A"/>
+    <w:rsid w:val="0099622F"/>
+    <w:rsid w:val="009B5A53"/>
+    <w:rsid w:val="009C21B4"/>
     <w:rsid w:val="009D6984"/>
     <w:rsid w:val="009F0F03"/>
+    <w:rsid w:val="00A3759B"/>
     <w:rsid w:val="00A42FFA"/>
     <w:rsid w:val="00A519A9"/>
     <w:rsid w:val="00A55F7A"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AB55C0"/>
+    <w:rsid w:val="00AD2004"/>
     <w:rsid w:val="00AE7F33"/>
     <w:rsid w:val="00AF6E8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B5339D"/>
     <w:rsid w:val="00B81C0D"/>
     <w:rsid w:val="00B90153"/>
+    <w:rsid w:val="00B931CF"/>
     <w:rsid w:val="00BB3C5C"/>
     <w:rsid w:val="00BD1BA4"/>
     <w:rsid w:val="00BF0FDB"/>
+    <w:rsid w:val="00BF3F78"/>
+    <w:rsid w:val="00C0740A"/>
     <w:rsid w:val="00C76648"/>
     <w:rsid w:val="00C832D3"/>
+    <w:rsid w:val="00CA186F"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00D337E7"/>
     <w:rsid w:val="00D44968"/>
     <w:rsid w:val="00D71596"/>
+    <w:rsid w:val="00DA36D3"/>
     <w:rsid w:val="00DB276B"/>
+    <w:rsid w:val="00DB3E7E"/>
     <w:rsid w:val="00DD1F4B"/>
     <w:rsid w:val="00DD7CC4"/>
     <w:rsid w:val="00E371B3"/>
     <w:rsid w:val="00E753BA"/>
     <w:rsid w:val="00EA1E85"/>
     <w:rsid w:val="00EB1356"/>
     <w:rsid w:val="00ED3989"/>
     <w:rsid w:val="00EE4681"/>
     <w:rsid w:val="00EF683B"/>
     <w:rsid w:val="00F17A45"/>
     <w:rsid w:val="00F77084"/>
     <w:rsid w:val="00F904CF"/>
+    <w:rsid w:val="00F9231A"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FD1CF5"/>
+    <w:rsid w:val="00FD1E77"/>
     <w:rsid w:val="00FE60AD"/>
     <w:rsid w:val="00FE7051"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -21260,70 +29315,109 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00987C8A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aff9">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00987C8A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="124935034">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="991567973">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1229533351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1814248253">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heri_retnawati@uny.ac.id" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1792-5873" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1792-5873" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heri_retnawati@uny.ac.id" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1792-5873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heri_retnawati@uny.ac.id" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.halcyon.com/pub/journals/21ps03-vidmar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1792-5873" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kassymova@abaiuniversity.edu.kz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heri_retnawati@uny.ac.id" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.halcyon.com/pub/journals/21ps03-vidmar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7004-3864" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1792-5873" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21623,83 +29717,83 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2806</Words>
-  <Characters>16000</Characters>
+  <Words>3036</Words>
+  <Characters>17306</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>144</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18769</CharactersWithSpaces>
+  <CharactersWithSpaces>20302</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">